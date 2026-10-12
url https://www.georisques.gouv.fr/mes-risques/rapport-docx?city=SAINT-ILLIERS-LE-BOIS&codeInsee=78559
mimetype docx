--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1310967239" name="Picture">
+                  <wp:docPr id="212844835" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1310967239" name="Picture"/>
+                          <pic:cNvPr id="212844835" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1753322749" name="Picture">
+                  <wp:docPr id="1996798101" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1753322749" name="Picture"/>
+                          <pic:cNvPr id="1996798101" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="182833464" name="Picture">
+                        <wp:docPr id="298658708" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="182833464" name="Picture"/>
+                                <pic:cNvPr id="298658708" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="831094059" name="Picture">
+                  <wp:docPr id="1688588665" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="831094059" name="Picture"/>
+                          <pic:cNvPr id="1688588665" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="775386893" name="Picture">
+                  <wp:docPr id="1410986397" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="775386893" name="Picture"/>
+                          <pic:cNvPr id="1410986397" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1465092251" name="Picture">
+                  <wp:docPr id="859459582" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1465092251" name="Picture"/>
+                          <pic:cNvPr id="859459582" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="430402857" name="Picture">
+                  <wp:docPr id="1316518317" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="430402857" name="Picture"/>
+                          <pic:cNvPr id="1316518317" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1376853479" name="Picture">
+                  <wp:docPr id="84591015" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1376853479" name="Picture"/>
+                          <pic:cNvPr id="84591015" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="384618010" name="Picture">
+                        <wp:docPr id="1482216181" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="384618010" name="Picture"/>
+                                <pic:cNvPr id="1482216181" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1473061846" name="Picture">
+                        <wp:docPr id="1906107336" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1473061846" name="Picture"/>
+                                <pic:cNvPr id="1906107336" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="514383018" name="Picture">
+                        <wp:docPr id="1885136152" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="514383018" name="Picture"/>
+                                <pic:cNvPr id="1885136152" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="821608730" name="Picture">
+                        <wp:docPr id="52820140" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="821608730" name="Picture"/>
+                                <pic:cNvPr id="52820140" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1451209850" name="Picture">
+                        <wp:docPr id="1245820661" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1451209850" name="Picture"/>
+                                <pic:cNvPr id="1245820661" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="733065843" name="Picture">
+                        <wp:docPr id="450176133" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="733065843" name="Picture"/>
+                                <pic:cNvPr id="450176133" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1657383346" name="Picture">
+                        <wp:docPr id="948497338" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1657383346" name="Picture"/>
+                                <pic:cNvPr id="948497338" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1600188105" name="Picture">
+                        <wp:docPr id="1243606929" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1600188105" name="Picture"/>
+                                <pic:cNvPr id="1243606929" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="864817299" name="Picture">
+                        <wp:docPr id="2105708385" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="864817299" name="Picture"/>
+                                <pic:cNvPr id="2105708385" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="246580604" name="Picture">
+                        <wp:docPr id="1374799859" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="246580604" name="Picture"/>
+                                <pic:cNvPr id="1374799859" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1377643461" name="Picture">
+                        <wp:docPr id="1924601031" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1377643461" name="Picture"/>
+                                <pic:cNvPr id="1924601031" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2000034585" name="Picture">
+                        <wp:docPr id="200087269" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2000034585" name="Picture"/>
+                                <pic:cNvPr id="200087269" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="318860135" name="Picture">
+                        <wp:docPr id="403792157" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="318860135" name="Picture"/>
+                                <pic:cNvPr id="403792157" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="139044963" name="Picture">
+                        <wp:docPr id="1380223354" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="139044963" name="Picture"/>
+                                <pic:cNvPr id="1380223354" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1697026756" name="Picture">
+                        <wp:docPr id="457452558" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1697026756" name="Picture"/>
+                                <pic:cNvPr id="457452558" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13287,57 +13287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1955484099" name="Picture">
+                  <wp:docPr id="1445262198" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1955484099" name="Picture"/>
+                          <pic:cNvPr id="1445262198" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13376,57 +13376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="579775307" name="Picture">
+                  <wp:docPr id="1286248511" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="579775307" name="Picture"/>
+                          <pic:cNvPr id="1286248511" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14020,57 +14020,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1224736474" name="Picture">
+                  <wp:docPr id="1849576688" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1224736474" name="Picture"/>
+                          <pic:cNvPr id="1849576688" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15248,57 +15248,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="684087963" name="Picture">
+                  <wp:docPr id="498554530" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="684087963" name="Picture"/>
+                          <pic:cNvPr id="498554530" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15351,57 +15351,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="872055885" name="Picture">
+                  <wp:docPr id="150588356" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="872055885" name="Picture"/>
+                          <pic:cNvPr id="150588356" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16730,57 +16730,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1559617688" name="Picture">
+                  <wp:docPr id="325900246" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1559617688" name="Picture"/>
+                          <pic:cNvPr id="325900246" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17855,57 +17855,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="571650628" name="Picture">
+                        <wp:docPr id="1128720791" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="571650628" name="Picture"/>
+                                <pic:cNvPr id="1128720791" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19208,57 +19208,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1204115222" name="Picture">
+                  <wp:docPr id="197881920" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1204115222" name="Picture"/>
+                          <pic:cNvPr id="197881920" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19297,57 +19297,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="352943063" name="Picture">
+                  <wp:docPr id="2077772758" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="352943063" name="Picture"/>
+                          <pic:cNvPr id="2077772758" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19941,57 +19941,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="582908832" name="Picture">
+                  <wp:docPr id="262541163" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="582908832" name="Picture"/>
+                          <pic:cNvPr id="262541163" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20939,57 +20939,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="53228595" name="Picture">
+                  <wp:docPr id="201083862" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="53228595" name="Picture"/>
+                          <pic:cNvPr id="201083862" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21042,57 +21042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1700782664" name="Picture">
+                  <wp:docPr id="1116150296" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1700782664" name="Picture"/>
+                          <pic:cNvPr id="1116150296" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22423,57 +22423,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="365841011" name="Picture">
+                  <wp:docPr id="122832103" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="365841011" name="Picture"/>
+                          <pic:cNvPr id="122832103" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23566,57 +23566,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1011043822" name="Picture">
+                        <wp:docPr id="1322850128" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1011043822" name="Picture"/>
+                                <pic:cNvPr id="1322850128" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24975,57 +24975,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2107298427" name="Picture">
+                  <wp:docPr id="639904086" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2107298427" name="Picture"/>
+                          <pic:cNvPr id="639904086" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25064,57 +25064,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1932165623" name="Picture">
+                  <wp:docPr id="22658894" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1932165623" name="Picture"/>
+                          <pic:cNvPr id="22658894" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25744,57 +25744,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="482181748" name="Picture">
+                  <wp:docPr id="679295396" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="482181748" name="Picture"/>
+                          <pic:cNvPr id="679295396" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26805,57 +26805,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2130389750" name="Picture">
+                  <wp:docPr id="140464264" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2130389750" name="Picture"/>
+                          <pic:cNvPr id="140464264" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26908,57 +26908,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1180227925" name="Picture">
+                  <wp:docPr id="642979346" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1180227925" name="Picture"/>
+                          <pic:cNvPr id="642979346" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28366,57 +28366,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="339391600" name="Picture">
+                  <wp:docPr id="1648141057" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="339391600" name="Picture"/>
+                          <pic:cNvPr id="1648141057" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29563,57 +29563,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="749433525" name="Picture">
+                        <wp:docPr id="1273241943" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="749433525" name="Picture"/>
+                                <pic:cNvPr id="1273241943" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31733,57 +31733,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1000574148" name="Picture">
+                  <wp:docPr id="505598849" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1000574148" name="Picture"/>
+                          <pic:cNvPr id="505598849" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31822,57 +31822,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="130224935" name="Picture">
+                  <wp:docPr id="1576326402" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="130224935" name="Picture"/>
+                          <pic:cNvPr id="1576326402" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32466,57 +32466,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1888151472" name="Picture">
+                  <wp:docPr id="930134386" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1888151472" name="Picture"/>
+                          <pic:cNvPr id="930134386" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33464,57 +33464,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1449451638" name="Picture">
+                  <wp:docPr id="374656762" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1449451638" name="Picture"/>
+                          <pic:cNvPr id="374656762" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33567,57 +33567,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="159123914" name="Picture">
+                  <wp:docPr id="1121159389" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="159123914" name="Picture"/>
+                          <pic:cNvPr id="1121159389" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34944,57 +34944,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2049740717" name="Picture">
+                  <wp:docPr id="666741284" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2049740717" name="Picture"/>
+                          <pic:cNvPr id="666741284" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36087,57 +36087,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1571966351" name="Picture">
+                        <wp:docPr id="752883104" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1571966351" name="Picture"/>
+                                <pic:cNvPr id="752883104" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37445,57 +37445,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1132322931" name="Picture">
+                  <wp:docPr id="1724282514" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1132322931" name="Picture"/>
+                          <pic:cNvPr id="1724282514" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37534,57 +37534,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1878878020" name="Picture">
+                  <wp:docPr id="765488143" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1878878020" name="Picture"/>
+                          <pic:cNvPr id="765488143" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38157,57 +38157,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="126399768" name="Picture">
+                  <wp:docPr id="1895988695" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="126399768" name="Picture"/>
+                          <pic:cNvPr id="1895988695" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39074,57 +39074,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="537079157" name="Picture">
+                  <wp:docPr id="14272163" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="537079157" name="Picture"/>
+                          <pic:cNvPr id="14272163" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39177,57 +39177,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1309013418" name="Picture">
+                  <wp:docPr id="1055336750" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1309013418" name="Picture"/>
+                          <pic:cNvPr id="1055336750" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40500,57 +40500,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1420898328" name="Picture">
+                  <wp:docPr id="498045030" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1420898328" name="Picture"/>
+                          <pic:cNvPr id="498045030" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41135,57 +41135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="905459585" name="Picture">
+                  <wp:docPr id="436626596" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="905459585" name="Picture"/>
+                          <pic:cNvPr id="436626596" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41206,57 +41206,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1660397685" name="Picture">
+                  <wp:docPr id="1124049423" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1660397685" name="Picture"/>
+                          <pic:cNvPr id="1124049423" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41620,57 +41620,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="158865378" name="Picture">
+                  <wp:docPr id="2117778845" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="158865378" name="Picture"/>
+                          <pic:cNvPr id="2117778845" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>