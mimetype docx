--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1642344244" name="Picture">
+                  <wp:docPr id="302792771" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1642344244" name="Picture"/>
+                          <pic:cNvPr id="302792771" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="342102338" name="Picture">
+                  <wp:docPr id="1904511606" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="342102338" name="Picture"/>
+                          <pic:cNvPr id="1904511606" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1152410860" name="Picture">
+                        <wp:docPr id="939995395" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1152410860" name="Picture"/>
+                                <pic:cNvPr id="939995395" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="645911855" name="Picture">
+                  <wp:docPr id="241242187" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="645911855" name="Picture"/>
+                          <pic:cNvPr id="241242187" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="681129142" name="Picture">
+                  <wp:docPr id="273104391" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="681129142" name="Picture"/>
+                          <pic:cNvPr id="273104391" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1346455048" name="Picture">
+                  <wp:docPr id="7385146" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1346455048" name="Picture"/>
+                          <pic:cNvPr id="7385146" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="773764112" name="Picture">
+                  <wp:docPr id="1515062453" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="773764112" name="Picture"/>
+                          <pic:cNvPr id="1515062453" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1539060051" name="Picture">
+                  <wp:docPr id="1461617062" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1539060051" name="Picture"/>
+                          <pic:cNvPr id="1461617062" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="54813954" name="Picture">
+                        <wp:docPr id="955465962" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="54813954" name="Picture"/>
+                                <pic:cNvPr id="955465962" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="908744210" name="Picture">
+                        <wp:docPr id="1464097055" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="908744210" name="Picture"/>
+                                <pic:cNvPr id="1464097055" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="995259829" name="Picture">
+                        <wp:docPr id="269731431" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="995259829" name="Picture"/>
+                                <pic:cNvPr id="269731431" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2072073164" name="Picture">
+                        <wp:docPr id="1035530145" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2072073164" name="Picture"/>
+                                <pic:cNvPr id="1035530145" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="214874013" name="Picture">
+                        <wp:docPr id="77602851" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="214874013" name="Picture"/>
+                                <pic:cNvPr id="77602851" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1458138236" name="Picture">
+                        <wp:docPr id="2022919150" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1458138236" name="Picture"/>
+                                <pic:cNvPr id="2022919150" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1212684525" name="Picture">
+                        <wp:docPr id="2089719511" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1212684525" name="Picture"/>
+                                <pic:cNvPr id="2089719511" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1507824745" name="Picture">
+                        <wp:docPr id="1823634264" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1507824745" name="Picture"/>
+                                <pic:cNvPr id="1823634264" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1271029061" name="Picture">
+                        <wp:docPr id="2129991878" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1271029061" name="Picture"/>
+                                <pic:cNvPr id="2129991878" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="293265987" name="Picture">
+                        <wp:docPr id="1439185526" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="293265987" name="Picture"/>
+                                <pic:cNvPr id="1439185526" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="955204738" name="Picture">
+                        <wp:docPr id="1356110035" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="955204738" name="Picture"/>
+                                <pic:cNvPr id="1356110035" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1067394655" name="Picture">
+                        <wp:docPr id="1469354789" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1067394655" name="Picture"/>
+                                <pic:cNvPr id="1469354789" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1237856735" name="Picture">
+                        <wp:docPr id="990440849" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1237856735" name="Picture"/>
+                                <pic:cNvPr id="990440849" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="975034249" name="Picture">
+                        <wp:docPr id="656971408" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="975034249" name="Picture"/>
+                                <pic:cNvPr id="656971408" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="369962251" name="Picture">
+                        <wp:docPr id="3396733" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="369962251" name="Picture"/>
+                                <pic:cNvPr id="3396733" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1780406838" name="Picture">
+                  <wp:docPr id="70983835" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1780406838" name="Picture"/>
+                          <pic:cNvPr id="70983835" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1751859091" name="Picture">
+                  <wp:docPr id="818863011" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1751859091" name="Picture"/>
+                          <pic:cNvPr id="818863011" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="702231527" name="Picture">
+                  <wp:docPr id="1647959077" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="702231527" name="Picture"/>
+                          <pic:cNvPr id="1647959077" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1426225116" name="Picture">
+                  <wp:docPr id="141269130" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1426225116" name="Picture"/>
+                          <pic:cNvPr id="141269130" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1682720233" name="Picture">
+                  <wp:docPr id="1952603421" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1682720233" name="Picture"/>
+                          <pic:cNvPr id="1952603421" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1252893651" name="Picture">
+                  <wp:docPr id="1311502940" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1252893651" name="Picture"/>
+                          <pic:cNvPr id="1311502940" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2147435407" name="Picture">
+                        <wp:docPr id="1786968782" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2147435407" name="Picture"/>
+                                <pic:cNvPr id="1786968782" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2094457196" name="Picture">
+                  <wp:docPr id="1040611281" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2094457196" name="Picture"/>
+                          <pic:cNvPr id="1040611281" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1170337974" name="Picture">
+                  <wp:docPr id="1868776389" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1170337974" name="Picture"/>
+                          <pic:cNvPr id="1868776389" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1084694714" name="Picture">
+                  <wp:docPr id="315265133" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1084694714" name="Picture"/>
+                          <pic:cNvPr id="315265133" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="454728699" name="Picture">
+                  <wp:docPr id="2122953044" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="454728699" name="Picture"/>
+                          <pic:cNvPr id="2122953044" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="61664145" name="Picture">
+                  <wp:docPr id="1762729273" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="61664145" name="Picture"/>
+                          <pic:cNvPr id="1762729273" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="38675458" name="Picture">
+                  <wp:docPr id="1247123150" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="38675458" name="Picture"/>
+                          <pic:cNvPr id="1247123150" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2066742903" name="Picture">
+                        <wp:docPr id="1363213210" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2066742903" name="Picture"/>
+                                <pic:cNvPr id="1363213210" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1574251157" name="Picture">
+                        <wp:docPr id="666887043" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1574251157" name="Picture"/>
+                                <pic:cNvPr id="666887043" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25933,57 +25933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1502456606" name="Picture">
+                  <wp:docPr id="1903509701" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1502456606" name="Picture"/>
+                          <pic:cNvPr id="1903509701" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26022,57 +26022,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1885707519" name="Picture">
+                  <wp:docPr id="1728622437" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1885707519" name="Picture"/>
+                          <pic:cNvPr id="1728622437" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26666,57 +26666,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="894366649" name="Picture">
+                  <wp:docPr id="1523133666" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="894366649" name="Picture"/>
+                          <pic:cNvPr id="1523133666" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27664,57 +27664,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1962945884" name="Picture">
+                  <wp:docPr id="2032873700" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1962945884" name="Picture"/>
+                          <pic:cNvPr id="2032873700" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27767,57 +27767,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="508469799" name="Picture">
+                  <wp:docPr id="204820921" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="508469799" name="Picture"/>
+                          <pic:cNvPr id="204820921" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29144,57 +29144,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1017741329" name="Picture">
+                  <wp:docPr id="368644164" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1017741329" name="Picture"/>
+                          <pic:cNvPr id="368644164" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30287,57 +30287,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1193254683" name="Picture">
+                        <wp:docPr id="1669453935" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1193254683" name="Picture"/>
+                                <pic:cNvPr id="1669453935" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31648,57 +31648,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="927348449" name="Picture">
+                  <wp:docPr id="1042780011" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="927348449" name="Picture"/>
+                          <pic:cNvPr id="1042780011" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31737,57 +31737,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="175617706" name="Picture">
+                  <wp:docPr id="886315679" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="175617706" name="Picture"/>
+                          <pic:cNvPr id="886315679" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32381,57 +32381,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="290624546" name="Picture">
+                  <wp:docPr id="1056124755" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="290624546" name="Picture"/>
+                          <pic:cNvPr id="1056124755" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33379,57 +33379,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1167950019" name="Picture">
+                  <wp:docPr id="1459838289" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1167950019" name="Picture"/>
+                          <pic:cNvPr id="1459838289" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33482,57 +33482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="277297326" name="Picture">
+                  <wp:docPr id="1121222280" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="277297326" name="Picture"/>
+                          <pic:cNvPr id="1121222280" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34859,57 +34859,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="254835234" name="Picture">
+                  <wp:docPr id="947014322" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="254835234" name="Picture"/>
+                          <pic:cNvPr id="947014322" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36002,57 +36002,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="947564921" name="Picture">
+                        <wp:docPr id="1180463511" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="947564921" name="Picture"/>
+                                <pic:cNvPr id="1180463511" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37370,57 +37370,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1942206115" name="Picture">
+                  <wp:docPr id="529640640" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1942206115" name="Picture"/>
+                          <pic:cNvPr id="529640640" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37459,57 +37459,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="517939419" name="Picture">
+                  <wp:docPr id="988063340" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="517939419" name="Picture"/>
+                          <pic:cNvPr id="988063340" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38091,57 +38091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="321687795" name="Picture">
+                  <wp:docPr id="1517614368" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="321687795" name="Picture"/>
+                          <pic:cNvPr id="1517614368" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39035,57 +39035,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="175679288" name="Picture">
+                  <wp:docPr id="1117607848" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="175679288" name="Picture"/>
+                          <pic:cNvPr id="1117607848" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39147,57 +39147,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1519171471" name="Picture">
+                  <wp:docPr id="146435793" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1519171471" name="Picture"/>
+                          <pic:cNvPr id="146435793" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40806,57 +40806,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1615575074" name="Picture">
+                  <wp:docPr id="1691587581" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1615575074" name="Picture"/>
+                          <pic:cNvPr id="1691587581" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41985,57 +41985,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1177630732" name="Picture">
+                  <wp:docPr id="887283558" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1177630732" name="Picture"/>
+                          <pic:cNvPr id="887283558" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42065,57 +42065,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1476041713" name="Picture">
+                  <wp:docPr id="240626599" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1476041713" name="Picture"/>
+                          <pic:cNvPr id="240626599" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42553,57 +42553,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1109794049" name="Picture">
+                  <wp:docPr id="1839079288" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1109794049" name="Picture"/>
+                          <pic:cNvPr id="1839079288" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>