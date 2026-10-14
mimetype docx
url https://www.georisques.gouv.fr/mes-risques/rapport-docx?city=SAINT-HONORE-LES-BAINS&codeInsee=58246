--- v0 (2026-08-18)
+++ v1 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="70423781" name="Picture">
+                  <wp:docPr id="975668955" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="70423781" name="Picture"/>
+                          <pic:cNvPr id="975668955" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="59385157" name="Picture">
+                  <wp:docPr id="1696393521" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="59385157" name="Picture"/>
+                          <pic:cNvPr id="1696393521" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1302880997" name="Picture">
+                        <wp:docPr id="1519828068" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1302880997" name="Picture"/>
+                                <pic:cNvPr id="1519828068" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="721574774" name="Picture">
+                  <wp:docPr id="2135044983" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="721574774" name="Picture"/>
+                          <pic:cNvPr id="2135044983" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1286620488" name="Picture">
+                  <wp:docPr id="348547637" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1286620488" name="Picture"/>
+                          <pic:cNvPr id="348547637" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1825068451" name="Picture">
+                  <wp:docPr id="374229283" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1825068451" name="Picture"/>
+                          <pic:cNvPr id="374229283" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="232279322" name="Picture">
+                  <wp:docPr id="814771167" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="232279322" name="Picture"/>
+                          <pic:cNvPr id="814771167" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1012710456" name="Picture">
+                  <wp:docPr id="1989491152" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1012710456" name="Picture"/>
+                          <pic:cNvPr id="1989491152" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2009201856" name="Picture">
+                        <wp:docPr id="760937992" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2009201856" name="Picture"/>
+                                <pic:cNvPr id="760937992" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1209251019" name="Picture">
+                        <wp:docPr id="49610809" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1209251019" name="Picture"/>
+                                <pic:cNvPr id="49610809" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1443432734" name="Picture">
+                        <wp:docPr id="314764084" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1443432734" name="Picture"/>
+                                <pic:cNvPr id="314764084" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="469635299" name="Picture">
+                        <wp:docPr id="364235795" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="469635299" name="Picture"/>
+                                <pic:cNvPr id="364235795" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="389100950" name="Picture">
+                        <wp:docPr id="1559657505" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="389100950" name="Picture"/>
+                                <pic:cNvPr id="1559657505" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="134615623" name="Picture">
+                        <wp:docPr id="1294027752" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="134615623" name="Picture"/>
+                                <pic:cNvPr id="1294027752" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="182433632" name="Picture">
+                        <wp:docPr id="1180166232" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="182433632" name="Picture"/>
+                                <pic:cNvPr id="1180166232" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1479971820" name="Picture">
+                        <wp:docPr id="1574002342" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1479971820" name="Picture"/>
+                                <pic:cNvPr id="1574002342" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="509624485" name="Picture">
+                        <wp:docPr id="519785159" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="509624485" name="Picture"/>
+                                <pic:cNvPr id="519785159" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="11320847" name="Picture">
+                        <wp:docPr id="976017753" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="11320847" name="Picture"/>
+                                <pic:cNvPr id="976017753" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1408061146" name="Picture">
+                        <wp:docPr id="986324120" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1408061146" name="Picture"/>
+                                <pic:cNvPr id="986324120" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1320858232" name="Picture">
+                        <wp:docPr id="390758147" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1320858232" name="Picture"/>
+                                <pic:cNvPr id="390758147" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="347148429" name="Picture">
+                        <wp:docPr id="1599805779" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="347148429" name="Picture"/>
+                                <pic:cNvPr id="1599805779" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="597774054" name="Picture">
+                        <wp:docPr id="1474859184" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="597774054" name="Picture"/>
+                                <pic:cNvPr id="1474859184" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1707667265" name="Picture">
+                        <wp:docPr id="220248248" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1707667265" name="Picture"/>
+                                <pic:cNvPr id="220248248" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="368133614" name="Picture">
+                  <wp:docPr id="1450815001" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="368133614" name="Picture"/>
+                          <pic:cNvPr id="1450815001" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1079178840" name="Picture">
+                  <wp:docPr id="1237690367" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1079178840" name="Picture"/>
+                          <pic:cNvPr id="1237690367" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="89269280" name="Picture">
+                  <wp:docPr id="1521819440" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="89269280" name="Picture"/>
+                          <pic:cNvPr id="1521819440" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1698931686" name="Picture">
+                  <wp:docPr id="975655812" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1698931686" name="Picture"/>
+                          <pic:cNvPr id="975655812" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="375416702" name="Picture">
+                  <wp:docPr id="1789783059" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="375416702" name="Picture"/>
+                          <pic:cNvPr id="1789783059" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="531363987" name="Picture">
+                  <wp:docPr id="1979664275" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="531363987" name="Picture"/>
+                          <pic:cNvPr id="1979664275" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1747639446" name="Picture">
+                        <wp:docPr id="217275278" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1747639446" name="Picture"/>
+                                <pic:cNvPr id="217275278" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1349384043" name="Picture">
+                  <wp:docPr id="1668093404" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1349384043" name="Picture"/>
+                          <pic:cNvPr id="1668093404" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="709478555" name="Picture">
+                  <wp:docPr id="1436572633" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="709478555" name="Picture"/>
+                          <pic:cNvPr id="1436572633" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="339308328" name="Picture">
+                  <wp:docPr id="1134122440" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="339308328" name="Picture"/>
+                          <pic:cNvPr id="1134122440" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1396254084" name="Picture">
+                  <wp:docPr id="942760467" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1396254084" name="Picture"/>
+                          <pic:cNvPr id="942760467" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1972300871" name="Picture">
+                  <wp:docPr id="981310298" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1972300871" name="Picture"/>
+                          <pic:cNvPr id="981310298" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="181412514" name="Picture">
+                  <wp:docPr id="1031225924" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="181412514" name="Picture"/>
+                          <pic:cNvPr id="1031225924" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1088632666" name="Picture">
+                        <wp:docPr id="562392468" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1088632666" name="Picture"/>
+                                <pic:cNvPr id="562392468" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24959,57 +24959,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1678730720" name="Picture">
+                  <wp:docPr id="130562700" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1678730720" name="Picture"/>
+                          <pic:cNvPr id="130562700" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25048,57 +25048,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1133591199" name="Picture">
+                  <wp:docPr id="241485685" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1133591199" name="Picture"/>
+                          <pic:cNvPr id="241485685" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25728,57 +25728,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="952847008" name="Picture">
+                  <wp:docPr id="344941010" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="952847008" name="Picture"/>
+                          <pic:cNvPr id="344941010" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26789,57 +26789,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="152965125" name="Picture">
+                  <wp:docPr id="606541501" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="152965125" name="Picture"/>
+                          <pic:cNvPr id="606541501" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_29.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26892,57 +26892,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1142363674" name="Picture">
+                  <wp:docPr id="1775431013" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1142363674" name="Picture"/>
+                          <pic:cNvPr id="1775431013" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28350,57 +28350,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="949492902" name="Picture">
+                  <wp:docPr id="1882198083" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="949492902" name="Picture"/>
+                          <pic:cNvPr id="1882198083" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_28.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29547,57 +29547,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="970438392" name="Picture">
+                        <wp:docPr id="1453981514" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="970438392" name="Picture"/>
+                                <pic:cNvPr id="1453981514" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31916,57 +31916,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="513661497" name="Picture">
+                  <wp:docPr id="322892198" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="513661497" name="Picture"/>
+                          <pic:cNvPr id="322892198" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32005,57 +32005,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="350707401" name="Picture">
+                  <wp:docPr id="1571870817" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="350707401" name="Picture"/>
+                          <pic:cNvPr id="1571870817" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32649,57 +32649,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="277043931" name="Picture">
+                  <wp:docPr id="1157250866" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="277043931" name="Picture"/>
+                          <pic:cNvPr id="1157250866" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33647,57 +33647,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2104675649" name="Picture">
+                  <wp:docPr id="874757150" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2104675649" name="Picture"/>
+                          <pic:cNvPr id="874757150" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33750,57 +33750,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1950963494" name="Picture">
+                  <wp:docPr id="1829526628" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1950963494" name="Picture"/>
+                          <pic:cNvPr id="1829526628" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35127,57 +35127,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="677627288" name="Picture">
+                  <wp:docPr id="1325168063" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="677627288" name="Picture"/>
+                          <pic:cNvPr id="1325168063" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36270,57 +36270,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2056789938" name="Picture">
+                        <wp:docPr id="1925802462" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2056789938" name="Picture"/>
+                                <pic:cNvPr id="1925802462" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37638,57 +37638,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="22378758" name="Picture">
+                  <wp:docPr id="784487747" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="22378758" name="Picture"/>
+                          <pic:cNvPr id="784487747" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37727,57 +37727,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="990544657" name="Picture">
+                  <wp:docPr id="394022620" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="990544657" name="Picture"/>
+                          <pic:cNvPr id="394022620" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38359,57 +38359,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2105445542" name="Picture">
+                  <wp:docPr id="1709586325" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2105445542" name="Picture"/>
+                          <pic:cNvPr id="1709586325" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39303,57 +39303,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="813544663" name="Picture">
+                  <wp:docPr id="2068267666" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="813544663" name="Picture"/>
+                          <pic:cNvPr id="2068267666" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39415,57 +39415,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2019889041" name="Picture">
+                  <wp:docPr id="428206780" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2019889041" name="Picture"/>
+                          <pic:cNvPr id="428206780" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40656,51 +40656,51 @@
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:ind/>
                     <w:jc w:val="left"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                       <w:sz w:val="14"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">2 ancien(s) site(s) industriel(s) ou activité(s) de service sur la commune.</w:t>
+                    <w:t xml:space="preserve">3 ancien(s) site(s) industriel(s) ou activité(s) de service sur la commune.</w:t>
                     <w:br/>
                     <w:t xml:space="preserve">La carte des anciens sites industriels et activités de services recense les anciennes activités susceptibles d'être à l'origine d'une pollution des sols. Il peut s'agir d'anciennes activités industrielles ou encore d'anciennes activités de services potentiellement polluantes. La CASIAS ne renseigne aucunement sur l'état de pollution ou non d'un site.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:hRule="atLeast" w:val="60"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:shd w:val="clear" w:color="auto" w:fill="050505"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
@@ -41074,57 +41074,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="24422627" name="Picture">
+                  <wp:docPr id="2119844449" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="24422627" name="Picture"/>
+                          <pic:cNvPr id="2119844449" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42253,57 +42253,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="873144906" name="Picture">
+                  <wp:docPr id="379432850" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="873144906" name="Picture"/>
+                          <pic:cNvPr id="379432850" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42333,57 +42333,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="548032378" name="Picture">
+                  <wp:docPr id="1077661140" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="548032378" name="Picture"/>
+                          <pic:cNvPr id="1077661140" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42821,57 +42821,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1646796907" name="Picture">
+                  <wp:docPr id="60078341" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1646796907" name="Picture"/>
+                          <pic:cNvPr id="60078341" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43672,51 +43672,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="11"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2 anciens sites industriels ou activités de service à moins de 500m</w:t>
+              <w:t xml:space="preserve">3 anciens sites industriels ou activités de service à moins de 500m</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
@@ -44083,161 +44083,312 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="rowBase|10"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
+              <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3799634" \t "_blank" </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SSP3799634</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Indéterminé</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
               <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3799633" \t "_blank" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">SSP3799633</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="rowBase|10"/>
+              <w:pStyle w:val="rowBase|01"/>
               <w:ind/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="rowBase|10"/>
+              <w:pStyle w:val="rowBase|01"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">Indéterminé</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="7"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="rowBase|10"/>
+              <w:pStyle w:val="rowBase|01"/>
               <w:ind/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="10620"/>
+          <w:trHeight w:hRule="exact" w:val="10380"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>