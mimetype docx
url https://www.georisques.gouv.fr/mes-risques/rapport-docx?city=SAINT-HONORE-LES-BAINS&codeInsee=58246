--- v1 (2026-10-14)
+++ v2 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="975668955" name="Picture">
+                  <wp:docPr id="569417132" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="975668955" name="Picture"/>
+                          <pic:cNvPr id="569417132" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1696393521" name="Picture">
+                  <wp:docPr id="1525179879" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1696393521" name="Picture"/>
+                          <pic:cNvPr id="1525179879" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1519828068" name="Picture">
+                        <wp:docPr id="1287502868" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1519828068" name="Picture"/>
+                                <pic:cNvPr id="1287502868" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2135044983" name="Picture">
+                  <wp:docPr id="638563865" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2135044983" name="Picture"/>
+                          <pic:cNvPr id="638563865" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="348547637" name="Picture">
+                  <wp:docPr id="974028268" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="348547637" name="Picture"/>
+                          <pic:cNvPr id="974028268" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="374229283" name="Picture">
+                  <wp:docPr id="201243938" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="374229283" name="Picture"/>
+                          <pic:cNvPr id="201243938" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="814771167" name="Picture">
+                  <wp:docPr id="820635775" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="814771167" name="Picture"/>
+                          <pic:cNvPr id="820635775" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1989491152" name="Picture">
+                  <wp:docPr id="1504354483" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1989491152" name="Picture"/>
+                          <pic:cNvPr id="1504354483" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="760937992" name="Picture">
+                        <wp:docPr id="1977102674" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="760937992" name="Picture"/>
+                                <pic:cNvPr id="1977102674" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="49610809" name="Picture">
+                        <wp:docPr id="666657598" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="49610809" name="Picture"/>
+                                <pic:cNvPr id="666657598" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="314764084" name="Picture">
+                        <wp:docPr id="678049155" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="314764084" name="Picture"/>
+                                <pic:cNvPr id="678049155" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="364235795" name="Picture">
+                        <wp:docPr id="504927410" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="364235795" name="Picture"/>
+                                <pic:cNvPr id="504927410" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1559657505" name="Picture">
+                        <wp:docPr id="1093274475" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1559657505" name="Picture"/>
+                                <pic:cNvPr id="1093274475" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1294027752" name="Picture">
+                        <wp:docPr id="1522833746" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1294027752" name="Picture"/>
+                                <pic:cNvPr id="1522833746" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1180166232" name="Picture">
+                        <wp:docPr id="2042254475" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1180166232" name="Picture"/>
+                                <pic:cNvPr id="2042254475" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1574002342" name="Picture">
+                        <wp:docPr id="377006993" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1574002342" name="Picture"/>
+                                <pic:cNvPr id="377006993" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="519785159" name="Picture">
+                        <wp:docPr id="253433920" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="519785159" name="Picture"/>
+                                <pic:cNvPr id="253433920" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="976017753" name="Picture">
+                        <wp:docPr id="1333166909" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="976017753" name="Picture"/>
+                                <pic:cNvPr id="1333166909" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="986324120" name="Picture">
+                        <wp:docPr id="1403622891" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="986324120" name="Picture"/>
+                                <pic:cNvPr id="1403622891" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="390758147" name="Picture">
+                        <wp:docPr id="283751878" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="390758147" name="Picture"/>
+                                <pic:cNvPr id="283751878" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1599805779" name="Picture">
+                        <wp:docPr id="548787388" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1599805779" name="Picture"/>
+                                <pic:cNvPr id="548787388" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1474859184" name="Picture">
+                        <wp:docPr id="12204742" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1474859184" name="Picture"/>
+                                <pic:cNvPr id="12204742" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="220248248" name="Picture">
+                        <wp:docPr id="1510842334" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="220248248" name="Picture"/>
+                                <pic:cNvPr id="1510842334" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1450815001" name="Picture">
+                  <wp:docPr id="1187911831" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1450815001" name="Picture"/>
+                          <pic:cNvPr id="1187911831" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1237690367" name="Picture">
+                  <wp:docPr id="2121986472" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1237690367" name="Picture"/>
+                          <pic:cNvPr id="2121986472" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1521819440" name="Picture">
+                  <wp:docPr id="648434635" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1521819440" name="Picture"/>
+                          <pic:cNvPr id="648434635" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="975655812" name="Picture">
+                  <wp:docPr id="258302330" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="975655812" name="Picture"/>
+                          <pic:cNvPr id="258302330" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1789783059" name="Picture">
+                  <wp:docPr id="1881726064" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1789783059" name="Picture"/>
+                          <pic:cNvPr id="1881726064" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1979664275" name="Picture">
+                  <wp:docPr id="814429875" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1979664275" name="Picture"/>
+                          <pic:cNvPr id="814429875" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="217275278" name="Picture">
+                        <wp:docPr id="1655364039" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="217275278" name="Picture"/>
+                                <pic:cNvPr id="1655364039" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1668093404" name="Picture">
+                  <wp:docPr id="926467979" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1668093404" name="Picture"/>
+                          <pic:cNvPr id="926467979" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1436572633" name="Picture">
+                  <wp:docPr id="1159446631" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1436572633" name="Picture"/>
+                          <pic:cNvPr id="1159446631" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1134122440" name="Picture">
+                  <wp:docPr id="1909153250" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1134122440" name="Picture"/>
+                          <pic:cNvPr id="1909153250" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="942760467" name="Picture">
+                  <wp:docPr id="1490559395" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="942760467" name="Picture"/>
+                          <pic:cNvPr id="1490559395" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="981310298" name="Picture">
+                  <wp:docPr id="1999798083" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="981310298" name="Picture"/>
+                          <pic:cNvPr id="1999798083" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1031225924" name="Picture">
+                  <wp:docPr id="1905792559" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1031225924" name="Picture"/>
+                          <pic:cNvPr id="1905792559" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="562392468" name="Picture">
+                        <wp:docPr id="676580335" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="562392468" name="Picture"/>
+                                <pic:cNvPr id="676580335" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24959,57 +24959,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="130562700" name="Picture">
+                  <wp:docPr id="1554612590" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="130562700" name="Picture"/>
+                          <pic:cNvPr id="1554612590" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25048,57 +25048,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="241485685" name="Picture">
+                  <wp:docPr id="636159381" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="241485685" name="Picture"/>
+                          <pic:cNvPr id="636159381" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25728,57 +25728,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="344941010" name="Picture">
+                  <wp:docPr id="1058539788" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="344941010" name="Picture"/>
+                          <pic:cNvPr id="1058539788" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26789,57 +26789,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="606541501" name="Picture">
+                  <wp:docPr id="1439459411" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="606541501" name="Picture"/>
+                          <pic:cNvPr id="1439459411" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_29.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26892,57 +26892,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1775431013" name="Picture">
+                  <wp:docPr id="1873573786" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1775431013" name="Picture"/>
+                          <pic:cNvPr id="1873573786" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28350,57 +28350,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1882198083" name="Picture">
+                  <wp:docPr id="483146392" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1882198083" name="Picture"/>
+                          <pic:cNvPr id="483146392" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_28.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29547,57 +29547,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1453981514" name="Picture">
+                        <wp:docPr id="435167185" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1453981514" name="Picture"/>
+                                <pic:cNvPr id="435167185" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31916,57 +31916,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="322892198" name="Picture">
+                  <wp:docPr id="1881193805" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="322892198" name="Picture"/>
+                          <pic:cNvPr id="1881193805" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32005,57 +32005,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1571870817" name="Picture">
+                  <wp:docPr id="1138509549" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1571870817" name="Picture"/>
+                          <pic:cNvPr id="1138509549" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32649,57 +32649,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1157250866" name="Picture">
+                  <wp:docPr id="1514915792" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1157250866" name="Picture"/>
+                          <pic:cNvPr id="1514915792" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33647,57 +33647,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="874757150" name="Picture">
+                  <wp:docPr id="1564793678" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="874757150" name="Picture"/>
+                          <pic:cNvPr id="1564793678" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33750,57 +33750,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1829526628" name="Picture">
+                  <wp:docPr id="1092032304" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1829526628" name="Picture"/>
+                          <pic:cNvPr id="1092032304" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35127,57 +35127,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1325168063" name="Picture">
+                  <wp:docPr id="387785461" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1325168063" name="Picture"/>
+                          <pic:cNvPr id="387785461" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36270,57 +36270,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1925802462" name="Picture">
+                        <wp:docPr id="1006760743" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1925802462" name="Picture"/>
+                                <pic:cNvPr id="1006760743" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37638,57 +37638,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="784487747" name="Picture">
+                  <wp:docPr id="485519977" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="784487747" name="Picture"/>
+                          <pic:cNvPr id="485519977" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37727,57 +37727,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="394022620" name="Picture">
+                  <wp:docPr id="794501659" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="394022620" name="Picture"/>
+                          <pic:cNvPr id="794501659" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38359,57 +38359,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1709586325" name="Picture">
+                  <wp:docPr id="1180778652" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1709586325" name="Picture"/>
+                          <pic:cNvPr id="1180778652" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39303,57 +39303,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2068267666" name="Picture">
+                  <wp:docPr id="1031044367" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2068267666" name="Picture"/>
+                          <pic:cNvPr id="1031044367" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39415,57 +39415,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="428206780" name="Picture">
+                  <wp:docPr id="120281576" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="428206780" name="Picture"/>
+                          <pic:cNvPr id="120281576" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41074,57 +41074,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2119844449" name="Picture">
+                  <wp:docPr id="579873993" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2119844449" name="Picture"/>
+                          <pic:cNvPr id="579873993" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42253,57 +42253,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="379432850" name="Picture">
+                  <wp:docPr id="1146086437" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="379432850" name="Picture"/>
+                          <pic:cNvPr id="1146086437" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42333,57 +42333,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1077661140" name="Picture">
+                  <wp:docPr id="1214911396" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1077661140" name="Picture"/>
+                          <pic:cNvPr id="1214911396" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42821,57 +42821,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="60078341" name="Picture">
+                  <wp:docPr id="1707797988" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="60078341" name="Picture"/>
+                          <pic:cNvPr id="1707797988" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>