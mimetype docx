--- v0 (2026-08-17)
+++ v1 (2026-10-19)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="317455029" name="Picture">
+                  <wp:docPr id="1808914641" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="317455029" name="Picture"/>
+                          <pic:cNvPr id="1808914641" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1418982218" name="Picture">
+                  <wp:docPr id="243173765" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1418982218" name="Picture"/>
+                          <pic:cNvPr id="243173765" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="363478638" name="Picture">
+                        <wp:docPr id="1909440921" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="363478638" name="Picture"/>
+                                <pic:cNvPr id="1909440921" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="996352569" name="Picture">
+                  <wp:docPr id="1779854981" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="996352569" name="Picture"/>
+                          <pic:cNvPr id="1779854981" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="177132192" name="Picture">
+                  <wp:docPr id="1862786972" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="177132192" name="Picture"/>
+                          <pic:cNvPr id="1862786972" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="30262427" name="Picture">
+                  <wp:docPr id="1888307151" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="30262427" name="Picture"/>
+                          <pic:cNvPr id="1888307151" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1345482221" name="Picture">
+                  <wp:docPr id="1157557051" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1345482221" name="Picture"/>
+                          <pic:cNvPr id="1157557051" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="614068209" name="Picture">
+                  <wp:docPr id="2037953169" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="614068209" name="Picture"/>
+                          <pic:cNvPr id="2037953169" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1968627040" name="Picture">
+                        <wp:docPr id="377700217" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1968627040" name="Picture"/>
+                                <pic:cNvPr id="377700217" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="938772485" name="Picture">
+                        <wp:docPr id="1773164583" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="938772485" name="Picture"/>
+                                <pic:cNvPr id="1773164583" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1066549438" name="Picture">
+                        <wp:docPr id="1194731662" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1066549438" name="Picture"/>
+                                <pic:cNvPr id="1194731662" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2002895014" name="Picture">
+                        <wp:docPr id="671701362" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2002895014" name="Picture"/>
+                                <pic:cNvPr id="671701362" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="551746012" name="Picture">
+                        <wp:docPr id="1533206996" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="551746012" name="Picture"/>
+                                <pic:cNvPr id="1533206996" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="979759871" name="Picture">
+                        <wp:docPr id="865959258" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="979759871" name="Picture"/>
+                                <pic:cNvPr id="865959258" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="777297621" name="Picture">
+                        <wp:docPr id="627358026" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="777297621" name="Picture"/>
+                                <pic:cNvPr id="627358026" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="315939073" name="Picture">
+                        <wp:docPr id="1925195259" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="315939073" name="Picture"/>
+                                <pic:cNvPr id="1925195259" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1407358035" name="Picture">
+                        <wp:docPr id="235065808" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1407358035" name="Picture"/>
+                                <pic:cNvPr id="235065808" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="602180314" name="Picture">
+                        <wp:docPr id="2010388622" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="602180314" name="Picture"/>
+                                <pic:cNvPr id="2010388622" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1118325753" name="Picture">
+                        <wp:docPr id="299875935" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1118325753" name="Picture"/>
+                                <pic:cNvPr id="299875935" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2010738711" name="Picture">
+                        <wp:docPr id="1647661473" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2010738711" name="Picture"/>
+                                <pic:cNvPr id="1647661473" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2048873901" name="Picture">
+                        <wp:docPr id="1358835424" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2048873901" name="Picture"/>
+                                <pic:cNvPr id="1358835424" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="240561885" name="Picture">
+                        <wp:docPr id="2065533259" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="240561885" name="Picture"/>
+                                <pic:cNvPr id="2065533259" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1672730802" name="Picture">
+                        <wp:docPr id="354922328" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1672730802" name="Picture"/>
+                                <pic:cNvPr id="354922328" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1132240485" name="Picture">
+                  <wp:docPr id="102733998" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1132240485" name="Picture"/>
+                          <pic:cNvPr id="102733998" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="323340464" name="Picture">
+                  <wp:docPr id="1917371486" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="323340464" name="Picture"/>
+                          <pic:cNvPr id="1917371486" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1822500919" name="Picture">
+                  <wp:docPr id="1310958381" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1822500919" name="Picture"/>
+                          <pic:cNvPr id="1310958381" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="886882661" name="Picture">
+                  <wp:docPr id="49004943" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="886882661" name="Picture"/>
+                          <pic:cNvPr id="49004943" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="825058851" name="Picture">
+                  <wp:docPr id="999901258" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="825058851" name="Picture"/>
+                          <pic:cNvPr id="999901258" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="55487894" name="Picture">
+                  <wp:docPr id="1062539569" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="55487894" name="Picture"/>
+                          <pic:cNvPr id="1062539569" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="571380473" name="Picture">
+                        <wp:docPr id="1044964763" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="571380473" name="Picture"/>
+                                <pic:cNvPr id="1044964763" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1969906636" name="Picture">
+                  <wp:docPr id="1943221406" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1969906636" name="Picture"/>
+                          <pic:cNvPr id="1943221406" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1482696077" name="Picture">
+                  <wp:docPr id="833724828" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1482696077" name="Picture"/>
+                          <pic:cNvPr id="833724828" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="238026018" name="Picture">
+                  <wp:docPr id="1219296780" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="238026018" name="Picture"/>
+                          <pic:cNvPr id="1219296780" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="552687508" name="Picture">
+                  <wp:docPr id="1666965012" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="552687508" name="Picture"/>
+                          <pic:cNvPr id="1666965012" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="433218145" name="Picture">
+                  <wp:docPr id="1107086565" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="433218145" name="Picture"/>
+                          <pic:cNvPr id="1107086565" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="856482368" name="Picture">
+                  <wp:docPr id="820777175" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="856482368" name="Picture"/>
+                          <pic:cNvPr id="820777175" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23369,57 +23369,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1556142325" name="Picture">
+                        <wp:docPr id="671027212" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1556142325" name="Picture"/>
+                                <pic:cNvPr id="671027212" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="577922032" name="Picture">
+                        <wp:docPr id="2112536377" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="577922032" name="Picture"/>
+                                <pic:cNvPr id="2112536377" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25733,57 +25733,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2016346171" name="Picture">
+                  <wp:docPr id="583712760" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2016346171" name="Picture"/>
+                          <pic:cNvPr id="583712760" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25822,57 +25822,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1530955287" name="Picture">
+                  <wp:docPr id="1186410141" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1530955287" name="Picture"/>
+                          <pic:cNvPr id="1186410141" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26466,57 +26466,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2048955748" name="Picture">
+                  <wp:docPr id="1927347025" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2048955748" name="Picture"/>
+                          <pic:cNvPr id="1927347025" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27464,57 +27464,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1098832988" name="Picture">
+                  <wp:docPr id="566091574" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1098832988" name="Picture"/>
+                          <pic:cNvPr id="566091574" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27567,57 +27567,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1257082081" name="Picture">
+                  <wp:docPr id="1301862056" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1257082081" name="Picture"/>
+                          <pic:cNvPr id="1301862056" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28944,57 +28944,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="451844423" name="Picture">
+                  <wp:docPr id="684816854" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="451844423" name="Picture"/>
+                          <pic:cNvPr id="684816854" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30087,57 +30087,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="695028672" name="Picture">
+                        <wp:docPr id="635421381" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="695028672" name="Picture"/>
+                                <pic:cNvPr id="635421381" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31448,57 +31448,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1193790219" name="Picture">
+                  <wp:docPr id="115540065" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1193790219" name="Picture"/>
+                          <pic:cNvPr id="115540065" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31537,57 +31537,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1877921532" name="Picture">
+                  <wp:docPr id="464953096" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1877921532" name="Picture"/>
+                          <pic:cNvPr id="464953096" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32181,57 +32181,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="775851169" name="Picture">
+                  <wp:docPr id="2100994194" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="775851169" name="Picture"/>
+                          <pic:cNvPr id="2100994194" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33179,57 +33179,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1293040006" name="Picture">
+                  <wp:docPr id="1561029021" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1293040006" name="Picture"/>
+                          <pic:cNvPr id="1561029021" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33282,57 +33282,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1302940735" name="Picture">
+                  <wp:docPr id="1312767159" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1302940735" name="Picture"/>
+                          <pic:cNvPr id="1312767159" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34661,57 +34661,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1536700"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1048139448" name="Picture">
+                  <wp:docPr id="94346905" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1048139448" name="Picture"/>
+                          <pic:cNvPr id="94346905" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1536700"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35814,57 +35814,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1835014685" name="Picture">
+                        <wp:docPr id="1545809363" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1835014685" name="Picture"/>
+                                <pic:cNvPr id="1545809363" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37286,57 +37286,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="433606047" name="Picture">
+                  <wp:docPr id="623975320" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="433606047" name="Picture"/>
+                          <pic:cNvPr id="623975320" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37375,57 +37375,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="294210181" name="Picture">
+                  <wp:docPr id="31978815" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="294210181" name="Picture"/>
+                          <pic:cNvPr id="31978815" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38019,57 +38019,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1684488258" name="Picture">
+                  <wp:docPr id="1233303771" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1684488258" name="Picture"/>
+                          <pic:cNvPr id="1233303771" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39017,57 +39017,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="242927731" name="Picture">
+                  <wp:docPr id="490398144" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="242927731" name="Picture"/>
+                          <pic:cNvPr id="490398144" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39120,57 +39120,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1941536673" name="Picture">
+                  <wp:docPr id="1926213746" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1941536673" name="Picture"/>
+                          <pic:cNvPr id="1926213746" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40497,57 +40497,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1654591052" name="Picture">
+                  <wp:docPr id="85136874" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1654591052" name="Picture"/>
+                          <pic:cNvPr id="85136874" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41640,57 +41640,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1961747768" name="Picture">
+                        <wp:docPr id="645163515" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1961747768" name="Picture"/>
+                                <pic:cNvPr id="645163515" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42861,57 +42861,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1847224455" name="Picture">
+                  <wp:docPr id="995460250" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1847224455" name="Picture"/>
+                          <pic:cNvPr id="995460250" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42932,57 +42932,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="758440420" name="Picture">
+                  <wp:docPr id="843330115" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="758440420" name="Picture"/>
+                          <pic:cNvPr id="843330115" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43346,57 +43346,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="545277959" name="Picture">
+                  <wp:docPr id="1517670216" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="545277959" name="Picture"/>
+                          <pic:cNvPr id="1517670216" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>