--- v0 (2026-08-18)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="744287514" name="Picture">
+                  <wp:docPr id="2143741457" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="744287514" name="Picture"/>
+                          <pic:cNvPr id="2143741457" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="503783127" name="Picture">
+                  <wp:docPr id="1750901387" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="503783127" name="Picture"/>
+                          <pic:cNvPr id="1750901387" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="719999290" name="Picture">
+                        <wp:docPr id="256515488" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="719999290" name="Picture"/>
+                                <pic:cNvPr id="256515488" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2100240717" name="Picture">
+                  <wp:docPr id="1238753466" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2100240717" name="Picture"/>
+                          <pic:cNvPr id="1238753466" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="378932253" name="Picture">
+                  <wp:docPr id="1621560578" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="378932253" name="Picture"/>
+                          <pic:cNvPr id="1621560578" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1604482966" name="Picture">
+                  <wp:docPr id="746194143" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1604482966" name="Picture"/>
+                          <pic:cNvPr id="746194143" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1503096555" name="Picture">
+                  <wp:docPr id="274281075" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1503096555" name="Picture"/>
+                          <pic:cNvPr id="274281075" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1847651139" name="Picture">
+                  <wp:docPr id="1447674286" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1847651139" name="Picture"/>
+                          <pic:cNvPr id="1447674286" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1679512879" name="Picture">
+                        <wp:docPr id="1451386185" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1679512879" name="Picture"/>
+                                <pic:cNvPr id="1451386185" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="276333408" name="Picture">
+                        <wp:docPr id="865016969" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="276333408" name="Picture"/>
+                                <pic:cNvPr id="865016969" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1783340425" name="Picture">
+                        <wp:docPr id="1299633228" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1783340425" name="Picture"/>
+                                <pic:cNvPr id="1299633228" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1014474084" name="Picture">
+                        <wp:docPr id="327755816" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1014474084" name="Picture"/>
+                                <pic:cNvPr id="327755816" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1335632528" name="Picture">
+                        <wp:docPr id="1767014559" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1335632528" name="Picture"/>
+                                <pic:cNvPr id="1767014559" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="329042354" name="Picture">
+                        <wp:docPr id="883952089" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="329042354" name="Picture"/>
+                                <pic:cNvPr id="883952089" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2045844533" name="Picture">
+                        <wp:docPr id="1520258447" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2045844533" name="Picture"/>
+                                <pic:cNvPr id="1520258447" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1747164276" name="Picture">
+                        <wp:docPr id="831473596" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1747164276" name="Picture"/>
+                                <pic:cNvPr id="831473596" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="166021929" name="Picture">
+                        <wp:docPr id="582724463" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="166021929" name="Picture"/>
+                                <pic:cNvPr id="582724463" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="228132104" name="Picture">
+                        <wp:docPr id="1513655765" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="228132104" name="Picture"/>
+                                <pic:cNvPr id="1513655765" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="146460810" name="Picture">
+                        <wp:docPr id="1114326742" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="146460810" name="Picture"/>
+                                <pic:cNvPr id="1114326742" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="544658395" name="Picture">
+                        <wp:docPr id="1499493713" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="544658395" name="Picture"/>
+                                <pic:cNvPr id="1499493713" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1791203191" name="Picture">
+                        <wp:docPr id="1864298667" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1791203191" name="Picture"/>
+                                <pic:cNvPr id="1864298667" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="577379224" name="Picture">
+                        <wp:docPr id="428250711" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="577379224" name="Picture"/>
+                                <pic:cNvPr id="428250711" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="866154294" name="Picture">
+                        <wp:docPr id="1806259434" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="866154294" name="Picture"/>
+                                <pic:cNvPr id="1806259434" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13287,57 +13287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="165536184" name="Picture">
+                  <wp:docPr id="1250236409" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="165536184" name="Picture"/>
+                          <pic:cNvPr id="1250236409" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13376,57 +13376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1592825023" name="Picture">
+                  <wp:docPr id="597439" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1592825023" name="Picture"/>
+                          <pic:cNvPr id="597439" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14020,57 +14020,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2071959297" name="Picture">
+                  <wp:docPr id="2095632249" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2071959297" name="Picture"/>
+                          <pic:cNvPr id="2095632249" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15248,57 +15248,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="926541768" name="Picture">
+                  <wp:docPr id="1198252168" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="926541768" name="Picture"/>
+                          <pic:cNvPr id="1198252168" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15351,57 +15351,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1907237107" name="Picture">
+                  <wp:docPr id="50663895" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1907237107" name="Picture"/>
+                          <pic:cNvPr id="50663895" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16730,57 +16730,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="467646301" name="Picture">
+                  <wp:docPr id="633034896" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="467646301" name="Picture"/>
+                          <pic:cNvPr id="633034896" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17855,57 +17855,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1313960951" name="Picture">
+                        <wp:docPr id="1229152092" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1313960951" name="Picture"/>
+                                <pic:cNvPr id="1229152092" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19208,57 +19208,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="828361014" name="Picture">
+                  <wp:docPr id="862283631" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="828361014" name="Picture"/>
+                          <pic:cNvPr id="862283631" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19297,57 +19297,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1380642596" name="Picture">
+                  <wp:docPr id="71044926" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1380642596" name="Picture"/>
+                          <pic:cNvPr id="71044926" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19941,57 +19941,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="398581841" name="Picture">
+                  <wp:docPr id="1473648986" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="398581841" name="Picture"/>
+                          <pic:cNvPr id="1473648986" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20939,57 +20939,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1432291504" name="Picture">
+                  <wp:docPr id="318162996" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1432291504" name="Picture"/>
+                          <pic:cNvPr id="318162996" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21042,57 +21042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="360594766" name="Picture">
+                  <wp:docPr id="1666749368" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="360594766" name="Picture"/>
+                          <pic:cNvPr id="1666749368" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22423,57 +22423,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1872476491" name="Picture">
+                  <wp:docPr id="392793142" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1872476491" name="Picture"/>
+                          <pic:cNvPr id="392793142" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23585,57 +23585,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1187368021" name="Picture">
+                        <wp:docPr id="1136573276" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1187368021" name="Picture"/>
+                                <pic:cNvPr id="1136573276" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24560,57 +24560,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1449228721" name="Picture">
+                        <wp:docPr id="1386469276" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1449228721" name="Picture"/>
+                                <pic:cNvPr id="1386469276" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25949,57 +25949,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1051631692" name="Picture">
+                  <wp:docPr id="1693573839" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1051631692" name="Picture"/>
+                          <pic:cNvPr id="1693573839" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26038,57 +26038,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1648694213" name="Picture">
+                  <wp:docPr id="678467893" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1648694213" name="Picture"/>
+                          <pic:cNvPr id="678467893" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26682,57 +26682,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1761234619" name="Picture">
+                  <wp:docPr id="1309166123" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1761234619" name="Picture"/>
+                          <pic:cNvPr id="1309166123" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27680,57 +27680,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1675216715" name="Picture">
+                  <wp:docPr id="282045408" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1675216715" name="Picture"/>
+                          <pic:cNvPr id="282045408" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27783,57 +27783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1825862135" name="Picture">
+                  <wp:docPr id="1737767475" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1825862135" name="Picture"/>
+                          <pic:cNvPr id="1737767475" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29160,57 +29160,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1255685826" name="Picture">
+                  <wp:docPr id="429962915" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1255685826" name="Picture"/>
+                          <pic:cNvPr id="429962915" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30303,57 +30303,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1905817092" name="Picture">
+                        <wp:docPr id="1798687387" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1905817092" name="Picture"/>
+                                <pic:cNvPr id="1798687387" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31664,57 +31664,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2059237595" name="Picture">
+                  <wp:docPr id="2008837360" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2059237595" name="Picture"/>
+                          <pic:cNvPr id="2008837360" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31753,57 +31753,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="440146854" name="Picture">
+                  <wp:docPr id="852108147" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="440146854" name="Picture"/>
+                          <pic:cNvPr id="852108147" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32397,57 +32397,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="435082116" name="Picture">
+                  <wp:docPr id="194965798" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="435082116" name="Picture"/>
+                          <pic:cNvPr id="194965798" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33395,57 +33395,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="563467433" name="Picture">
+                  <wp:docPr id="1595036228" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="563467433" name="Picture"/>
+                          <pic:cNvPr id="1595036228" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33498,57 +33498,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1804641171" name="Picture">
+                  <wp:docPr id="171904294" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1804641171" name="Picture"/>
+                          <pic:cNvPr id="171904294" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34875,57 +34875,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="53320572" name="Picture">
+                  <wp:docPr id="1675650940" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="53320572" name="Picture"/>
+                          <pic:cNvPr id="1675650940" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36018,57 +36018,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1285207259" name="Picture">
+                        <wp:docPr id="53257342" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1285207259" name="Picture"/>
+                                <pic:cNvPr id="53257342" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37376,57 +37376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="587411535" name="Picture">
+                  <wp:docPr id="1670899936" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="587411535" name="Picture"/>
+                          <pic:cNvPr id="1670899936" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37465,57 +37465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="935148090" name="Picture">
+                  <wp:docPr id="1382213713" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="935148090" name="Picture"/>
+                          <pic:cNvPr id="1382213713" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38088,57 +38088,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="320921465" name="Picture">
+                  <wp:docPr id="833880955" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="320921465" name="Picture"/>
+                          <pic:cNvPr id="833880955" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39005,57 +39005,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1569500810" name="Picture">
+                  <wp:docPr id="1645810505" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1569500810" name="Picture"/>
+                          <pic:cNvPr id="1645810505" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39108,57 +39108,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2097115896" name="Picture">
+                  <wp:docPr id="10220319" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2097115896" name="Picture"/>
+                          <pic:cNvPr id="10220319" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40431,57 +40431,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="569201450" name="Picture">
+                  <wp:docPr id="1775954825" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="569201450" name="Picture"/>
+                          <pic:cNvPr id="1775954825" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41066,57 +41066,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="637705565" name="Picture">
+                  <wp:docPr id="906423974" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="637705565" name="Picture"/>
+                          <pic:cNvPr id="906423974" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41137,57 +41137,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="425368941" name="Picture">
+                  <wp:docPr id="232245667" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="425368941" name="Picture"/>
+                          <pic:cNvPr id="232245667" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41551,57 +41551,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2068166078" name="Picture">
+                  <wp:docPr id="1753792583" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2068166078" name="Picture"/>
+                          <pic:cNvPr id="1753792583" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>