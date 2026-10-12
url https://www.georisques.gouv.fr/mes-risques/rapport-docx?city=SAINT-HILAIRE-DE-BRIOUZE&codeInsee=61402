--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2124879173" name="Picture">
+                  <wp:docPr id="1269460184" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2124879173" name="Picture"/>
+                          <pic:cNvPr id="1269460184" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="360886496" name="Picture">
+                  <wp:docPr id="1913755257" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="360886496" name="Picture"/>
+                          <pic:cNvPr id="1913755257" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="980109996" name="Picture">
+                        <wp:docPr id="501918221" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="980109996" name="Picture"/>
+                                <pic:cNvPr id="501918221" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="288316887" name="Picture">
+                  <wp:docPr id="1353584272" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="288316887" name="Picture"/>
+                          <pic:cNvPr id="1353584272" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2124359586" name="Picture">
+                  <wp:docPr id="47318793" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2124359586" name="Picture"/>
+                          <pic:cNvPr id="47318793" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1977789687" name="Picture">
+                  <wp:docPr id="198908168" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1977789687" name="Picture"/>
+                          <pic:cNvPr id="198908168" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1702761706" name="Picture">
+                  <wp:docPr id="2058069656" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1702761706" name="Picture"/>
+                          <pic:cNvPr id="2058069656" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2096033244" name="Picture">
+                  <wp:docPr id="1217026193" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2096033244" name="Picture"/>
+                          <pic:cNvPr id="1217026193" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1426648834" name="Picture">
+                        <wp:docPr id="312871624" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1426648834" name="Picture"/>
+                                <pic:cNvPr id="312871624" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="405616449" name="Picture">
+                        <wp:docPr id="884639724" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="405616449" name="Picture"/>
+                                <pic:cNvPr id="884639724" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1822253849" name="Picture">
+                        <wp:docPr id="616846280" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1822253849" name="Picture"/>
+                                <pic:cNvPr id="616846280" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="976288071" name="Picture">
+                        <wp:docPr id="1084851316" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="976288071" name="Picture"/>
+                                <pic:cNvPr id="1084851316" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1704748157" name="Picture">
+                        <wp:docPr id="388002976" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1704748157" name="Picture"/>
+                                <pic:cNvPr id="388002976" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1644674450" name="Picture">
+                        <wp:docPr id="1642684100" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1644674450" name="Picture"/>
+                                <pic:cNvPr id="1642684100" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="751656431" name="Picture">
+                        <wp:docPr id="458258009" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="751656431" name="Picture"/>
+                                <pic:cNvPr id="458258009" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1800673212" name="Picture">
+                        <wp:docPr id="1172068168" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1800673212" name="Picture"/>
+                                <pic:cNvPr id="1172068168" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1077702711" name="Picture">
+                        <wp:docPr id="1613581080" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1077702711" name="Picture"/>
+                                <pic:cNvPr id="1613581080" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="846344808" name="Picture">
+                        <wp:docPr id="1461145494" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="846344808" name="Picture"/>
+                                <pic:cNvPr id="1461145494" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="364456805" name="Picture">
+                        <wp:docPr id="752882599" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="364456805" name="Picture"/>
+                                <pic:cNvPr id="752882599" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1651847059" name="Picture">
+                        <wp:docPr id="551636021" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1651847059" name="Picture"/>
+                                <pic:cNvPr id="551636021" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1187952473" name="Picture">
+                        <wp:docPr id="1830564129" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1187952473" name="Picture"/>
+                                <pic:cNvPr id="1830564129" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1343243344" name="Picture">
+                        <wp:docPr id="1030959451" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1343243344" name="Picture"/>
+                                <pic:cNvPr id="1030959451" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1901267868" name="Picture">
+                        <wp:docPr id="1992279403" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1901267868" name="Picture"/>
+                                <pic:cNvPr id="1992279403" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13038,57 +13038,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="800368573" name="Picture">
+                        <wp:docPr id="772411865" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="800368573" name="Picture"/>
+                                <pic:cNvPr id="772411865" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13385,57 +13385,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="938028668" name="Picture">
+                        <wp:docPr id="88586991" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="938028668" name="Picture"/>
+                                <pic:cNvPr id="88586991" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13831,57 +13831,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="939451255" name="Picture">
+                        <wp:docPr id="1264065872" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="939451255" name="Picture"/>
+                                <pic:cNvPr id="1264065872" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -14712,57 +14712,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1161724699" name="Picture">
+                  <wp:docPr id="793697000" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1161724699" name="Picture"/>
+                          <pic:cNvPr id="793697000" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14801,57 +14801,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1434589839" name="Picture">
+                  <wp:docPr id="1526368643" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1434589839" name="Picture"/>
+                          <pic:cNvPr id="1526368643" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15445,57 +15445,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1251514852" name="Picture">
+                  <wp:docPr id="979793177" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1251514852" name="Picture"/>
+                          <pic:cNvPr id="979793177" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16673,57 +16673,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="706275275" name="Picture">
+                  <wp:docPr id="1304556220" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="706275275" name="Picture"/>
+                          <pic:cNvPr id="1304556220" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16776,57 +16776,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1903096015" name="Picture">
+                  <wp:docPr id="1571839487" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1903096015" name="Picture"/>
+                          <pic:cNvPr id="1571839487" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18155,57 +18155,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1383877330" name="Picture">
+                  <wp:docPr id="867074439" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1383877330" name="Picture"/>
+                          <pic:cNvPr id="867074439" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19280,57 +19280,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1585924756" name="Picture">
+                        <wp:docPr id="1261510079" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1585924756" name="Picture"/>
+                                <pic:cNvPr id="1261510079" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20633,57 +20633,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="961907483" name="Picture">
+                  <wp:docPr id="607239850" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="961907483" name="Picture"/>
+                          <pic:cNvPr id="607239850" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20722,57 +20722,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="476346658" name="Picture">
+                  <wp:docPr id="1526875209" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="476346658" name="Picture"/>
+                          <pic:cNvPr id="1526875209" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21366,57 +21366,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2018726864" name="Picture">
+                  <wp:docPr id="404579955" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2018726864" name="Picture"/>
+                          <pic:cNvPr id="404579955" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22364,57 +22364,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="152085448" name="Picture">
+                  <wp:docPr id="1641124112" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="152085448" name="Picture"/>
+                          <pic:cNvPr id="1641124112" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22467,57 +22467,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="12560432" name="Picture">
+                  <wp:docPr id="1720492046" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="12560432" name="Picture"/>
+                          <pic:cNvPr id="1720492046" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23848,57 +23848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="766607119" name="Picture">
+                  <wp:docPr id="1234175951" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="766607119" name="Picture"/>
+                          <pic:cNvPr id="1234175951" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25010,57 +25010,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1438454206" name="Picture">
+                        <wp:docPr id="1228910411" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1438454206" name="Picture"/>
+                                <pic:cNvPr id="1228910411" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25985,57 +25985,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="824140763" name="Picture">
+                        <wp:docPr id="115520106" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="824140763" name="Picture"/>
+                                <pic:cNvPr id="115520106" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -27374,57 +27374,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="202552487" name="Picture">
+                  <wp:docPr id="848494602" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="202552487" name="Picture"/>
+                          <pic:cNvPr id="848494602" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27463,57 +27463,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="314615337" name="Picture">
+                  <wp:docPr id="94552430" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="314615337" name="Picture"/>
+                          <pic:cNvPr id="94552430" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28107,57 +28107,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1384621895" name="Picture">
+                  <wp:docPr id="859854540" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1384621895" name="Picture"/>
+                          <pic:cNvPr id="859854540" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29105,57 +29105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="31049540" name="Picture">
+                  <wp:docPr id="510378915" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="31049540" name="Picture"/>
+                          <pic:cNvPr id="510378915" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29208,57 +29208,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1870494771" name="Picture">
+                  <wp:docPr id="1138201694" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1870494771" name="Picture"/>
+                          <pic:cNvPr id="1138201694" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30585,57 +30585,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="561822009" name="Picture">
+                  <wp:docPr id="1862407321" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="561822009" name="Picture"/>
+                          <pic:cNvPr id="1862407321" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31728,57 +31728,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1739183908" name="Picture">
+                        <wp:docPr id="1169259598" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1739183908" name="Picture"/>
+                                <pic:cNvPr id="1169259598" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33089,57 +33089,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="601366425" name="Picture">
+                  <wp:docPr id="979898045" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="601366425" name="Picture"/>
+                          <pic:cNvPr id="979898045" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33178,57 +33178,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="537988334" name="Picture">
+                  <wp:docPr id="1785877411" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="537988334" name="Picture"/>
+                          <pic:cNvPr id="1785877411" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33822,57 +33822,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="121096109" name="Picture">
+                  <wp:docPr id="1028286826" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="121096109" name="Picture"/>
+                          <pic:cNvPr id="1028286826" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34820,57 +34820,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="57744736" name="Picture">
+                  <wp:docPr id="1440298584" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="57744736" name="Picture"/>
+                          <pic:cNvPr id="1440298584" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34923,57 +34923,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="609338882" name="Picture">
+                  <wp:docPr id="1292379810" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="609338882" name="Picture"/>
+                          <pic:cNvPr id="1292379810" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36300,57 +36300,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1477356582" name="Picture">
+                  <wp:docPr id="718759737" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1477356582" name="Picture"/>
+                          <pic:cNvPr id="718759737" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37443,57 +37443,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="222526449" name="Picture">
+                        <wp:docPr id="807242122" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="222526449" name="Picture"/>
+                                <pic:cNvPr id="807242122" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38832,57 +38832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="429440636" name="Picture">
+                  <wp:docPr id="949507071" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="429440636" name="Picture"/>
+                          <pic:cNvPr id="949507071" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38921,57 +38921,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="261276237" name="Picture">
+                  <wp:docPr id="1687538879" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="261276237" name="Picture"/>
+                          <pic:cNvPr id="1687538879" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39565,57 +39565,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="602934493" name="Picture">
+                  <wp:docPr id="1395713044" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="602934493" name="Picture"/>
+                          <pic:cNvPr id="1395713044" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40563,57 +40563,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1876206294" name="Picture">
+                  <wp:docPr id="1025223962" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1876206294" name="Picture"/>
+                          <pic:cNvPr id="1025223962" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_16.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40666,57 +40666,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="476577977" name="Picture">
+                  <wp:docPr id="328227742" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="476577977" name="Picture"/>
+                          <pic:cNvPr id="328227742" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42042,57 +42042,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2984500" cy="1358900"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1185329526" name="Picture">
+                  <wp:docPr id="721068972" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1185329526" name="Picture"/>
+                          <pic:cNvPr id="721068972" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_15.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="851" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2984500" cy="1358900"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44315,57 +44315,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="191845406" name="Picture">
+                  <wp:docPr id="1242402963" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="191845406" name="Picture"/>
+                          <pic:cNvPr id="1242402963" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44404,57 +44404,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="700231716" name="Picture">
+                  <wp:docPr id="1269158245" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="700231716" name="Picture"/>
+                          <pic:cNvPr id="1269158245" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45027,57 +45027,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="647116690" name="Picture">
+                  <wp:docPr id="372788961" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="647116690" name="Picture"/>
+                          <pic:cNvPr id="372788961" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45944,57 +45944,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1399528777" name="Picture">
+                  <wp:docPr id="730103727" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1399528777" name="Picture"/>
+                          <pic:cNvPr id="730103727" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46047,57 +46047,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="642427170" name="Picture">
+                  <wp:docPr id="1337487749" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="642427170" name="Picture"/>
+                          <pic:cNvPr id="1337487749" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47370,57 +47370,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1032267223" name="Picture">
+                  <wp:docPr id="1758797209" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1032267223" name="Picture"/>
+                          <pic:cNvPr id="1758797209" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48005,57 +48005,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1316456700" name="Picture">
+                  <wp:docPr id="1693281631" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1316456700" name="Picture"/>
+                          <pic:cNvPr id="1693281631" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48076,57 +48076,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1616273172" name="Picture">
+                  <wp:docPr id="1797081310" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1616273172" name="Picture"/>
+                          <pic:cNvPr id="1797081310" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48490,57 +48490,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="24776919" name="Picture">
+                  <wp:docPr id="2118031024" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="24776919" name="Picture"/>
+                          <pic:cNvPr id="2118031024" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>