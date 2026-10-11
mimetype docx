--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1599743253" name="Picture">
+                  <wp:docPr id="1818880486" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1599743253" name="Picture"/>
+                          <pic:cNvPr id="1818880486" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1932200248" name="Picture">
+                  <wp:docPr id="1250320125" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1932200248" name="Picture"/>
+                          <pic:cNvPr id="1250320125" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="254889472" name="Picture">
+                        <wp:docPr id="2043684338" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="254889472" name="Picture"/>
+                                <pic:cNvPr id="2043684338" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="781428755" name="Picture">
+                  <wp:docPr id="2127971649" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="781428755" name="Picture"/>
+                          <pic:cNvPr id="2127971649" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1614304890" name="Picture">
+                  <wp:docPr id="771945227" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1614304890" name="Picture"/>
+                          <pic:cNvPr id="771945227" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="981387765" name="Picture">
+                  <wp:docPr id="1209346413" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="981387765" name="Picture"/>
+                          <pic:cNvPr id="1209346413" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1779362416" name="Picture">
+                  <wp:docPr id="1003119466" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1779362416" name="Picture"/>
+                          <pic:cNvPr id="1003119466" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="754236199" name="Picture">
+                  <wp:docPr id="122268686" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="754236199" name="Picture"/>
+                          <pic:cNvPr id="122268686" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1048969569" name="Picture">
+                        <wp:docPr id="1563064294" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1048969569" name="Picture"/>
+                                <pic:cNvPr id="1563064294" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="322361432" name="Picture">
+                        <wp:docPr id="1520847182" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="322361432" name="Picture"/>
+                                <pic:cNvPr id="1520847182" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1318587115" name="Picture">
+                        <wp:docPr id="1587519599" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1318587115" name="Picture"/>
+                                <pic:cNvPr id="1587519599" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="373941466" name="Picture">
+                        <wp:docPr id="1244923934" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="373941466" name="Picture"/>
+                                <pic:cNvPr id="1244923934" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="786994629" name="Picture">
+                        <wp:docPr id="1384222617" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="786994629" name="Picture"/>
+                                <pic:cNvPr id="1384222617" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1739229951" name="Picture">
+                        <wp:docPr id="1396838183" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1739229951" name="Picture"/>
+                                <pic:cNvPr id="1396838183" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="623104152" name="Picture">
+                        <wp:docPr id="42946628" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="623104152" name="Picture"/>
+                                <pic:cNvPr id="42946628" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="339117765" name="Picture">
+                        <wp:docPr id="807885778" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="339117765" name="Picture"/>
+                                <pic:cNvPr id="807885778" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="222949266" name="Picture">
+                        <wp:docPr id="565335285" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="222949266" name="Picture"/>
+                                <pic:cNvPr id="565335285" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="839805376" name="Picture">
+                        <wp:docPr id="937616546" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="839805376" name="Picture"/>
+                                <pic:cNvPr id="937616546" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1489699250" name="Picture">
+                        <wp:docPr id="989050579" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1489699250" name="Picture"/>
+                                <pic:cNvPr id="989050579" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="468240877" name="Picture">
+                        <wp:docPr id="89369433" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="468240877" name="Picture"/>
+                                <pic:cNvPr id="89369433" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2113981348" name="Picture">
+                        <wp:docPr id="1393493745" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2113981348" name="Picture"/>
+                                <pic:cNvPr id="1393493745" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="946410843" name="Picture">
+                        <wp:docPr id="329047450" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="946410843" name="Picture"/>
+                                <pic:cNvPr id="329047450" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1299946089" name="Picture">
+                        <wp:docPr id="2023015865" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1299946089" name="Picture"/>
+                                <pic:cNvPr id="2023015865" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="935431732" name="Picture">
+                  <wp:docPr id="1257285360" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="935431732" name="Picture"/>
+                          <pic:cNvPr id="1257285360" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="606594102" name="Picture">
+                  <wp:docPr id="909936795" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="606594102" name="Picture"/>
+                          <pic:cNvPr id="909936795" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1647951472" name="Picture">
+                  <wp:docPr id="582729070" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1647951472" name="Picture"/>
+                          <pic:cNvPr id="582729070" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="725928929" name="Picture">
+                  <wp:docPr id="1397335107" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="725928929" name="Picture"/>
+                          <pic:cNvPr id="1397335107" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="778860912" name="Picture">
+                  <wp:docPr id="342449943" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="778860912" name="Picture"/>
+                          <pic:cNvPr id="342449943" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="172298616" name="Picture">
+                  <wp:docPr id="795030215" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="172298616" name="Picture"/>
+                          <pic:cNvPr id="795030215" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1648314473" name="Picture">
+                        <wp:docPr id="567487900" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1648314473" name="Picture"/>
+                                <pic:cNvPr id="567487900" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18742,57 +18742,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1587593574" name="Picture">
+                        <wp:docPr id="1245759960" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1587593574" name="Picture"/>
+                                <pic:cNvPr id="1245759960" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20348,57 +20348,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="319650096" name="Picture">
+                  <wp:docPr id="1041770907" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="319650096" name="Picture"/>
+                          <pic:cNvPr id="1041770907" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20437,57 +20437,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="317127118" name="Picture">
+                  <wp:docPr id="1751366973" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="317127118" name="Picture"/>
+                          <pic:cNvPr id="1751366973" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21081,57 +21081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1242935557" name="Picture">
+                  <wp:docPr id="606189536" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1242935557" name="Picture"/>
+                          <pic:cNvPr id="606189536" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22079,57 +22079,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1970056426" name="Picture">
+                  <wp:docPr id="38408374" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1970056426" name="Picture"/>
+                          <pic:cNvPr id="38408374" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22182,57 +22182,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="984420441" name="Picture">
+                  <wp:docPr id="1546795779" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="984420441" name="Picture"/>
+                          <pic:cNvPr id="1546795779" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23563,57 +23563,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1567454203" name="Picture">
+                  <wp:docPr id="2083329508" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1567454203" name="Picture"/>
+                          <pic:cNvPr id="2083329508" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24706,57 +24706,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="919899334" name="Picture">
+                        <wp:docPr id="837882176" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="919899334" name="Picture"/>
+                                <pic:cNvPr id="837882176" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26115,57 +26115,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1101986810" name="Picture">
+                  <wp:docPr id="1394379388" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1101986810" name="Picture"/>
+                          <pic:cNvPr id="1394379388" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26204,57 +26204,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="559512811" name="Picture">
+                  <wp:docPr id="156131830" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="559512811" name="Picture"/>
+                          <pic:cNvPr id="156131830" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26884,57 +26884,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1659473405" name="Picture">
+                  <wp:docPr id="1565880928" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1659473405" name="Picture"/>
+                          <pic:cNvPr id="1565880928" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27945,57 +27945,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="458576181" name="Picture">
+                  <wp:docPr id="155960895" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="458576181" name="Picture"/>
+                          <pic:cNvPr id="155960895" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28048,57 +28048,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="619353547" name="Picture">
+                  <wp:docPr id="494772349" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="619353547" name="Picture"/>
+                          <pic:cNvPr id="494772349" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29506,57 +29506,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="697475344" name="Picture">
+                  <wp:docPr id="326130220" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="697475344" name="Picture"/>
+                          <pic:cNvPr id="326130220" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30703,57 +30703,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="93044271" name="Picture">
+                        <wp:docPr id="261683211" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="93044271" name="Picture"/>
+                                <pic:cNvPr id="261683211" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32873,57 +32873,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1368051891" name="Picture">
+                  <wp:docPr id="246753946" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1368051891" name="Picture"/>
+                          <pic:cNvPr id="246753946" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32962,57 +32962,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1328998909" name="Picture">
+                  <wp:docPr id="1328818219" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1328998909" name="Picture"/>
+                          <pic:cNvPr id="1328818219" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33606,57 +33606,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="387210482" name="Picture">
+                  <wp:docPr id="128244070" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="387210482" name="Picture"/>
+                          <pic:cNvPr id="128244070" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34604,57 +34604,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1673420099" name="Picture">
+                  <wp:docPr id="1608322545" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1673420099" name="Picture"/>
+                          <pic:cNvPr id="1608322545" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34707,57 +34707,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1295815176" name="Picture">
+                  <wp:docPr id="1891202196" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1295815176" name="Picture"/>
+                          <pic:cNvPr id="1891202196" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36084,57 +36084,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="632674393" name="Picture">
+                  <wp:docPr id="413219353" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="632674393" name="Picture"/>
+                          <pic:cNvPr id="413219353" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37227,57 +37227,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1735917720" name="Picture">
+                        <wp:docPr id="1410716777" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1735917720" name="Picture"/>
+                                <pic:cNvPr id="1410716777" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38595,57 +38595,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="464531169" name="Picture">
+                  <wp:docPr id="1426098499" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="464531169" name="Picture"/>
+                          <pic:cNvPr id="1426098499" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38684,57 +38684,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1013678543" name="Picture">
+                  <wp:docPr id="793553174" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1013678543" name="Picture"/>
+                          <pic:cNvPr id="793553174" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39316,57 +39316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1937359079" name="Picture">
+                  <wp:docPr id="1077836962" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1937359079" name="Picture"/>
+                          <pic:cNvPr id="1077836962" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40260,57 +40260,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="835157942" name="Picture">
+                  <wp:docPr id="2118839782" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="835157942" name="Picture"/>
+                          <pic:cNvPr id="2118839782" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40372,57 +40372,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1730912116" name="Picture">
+                  <wp:docPr id="719748584" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1730912116" name="Picture"/>
+                          <pic:cNvPr id="719748584" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41613,51 +41613,51 @@
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:ind/>
                     <w:jc w:val="left"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                       <w:sz w:val="14"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">1 ancien(s) site(s) industriel(s) ou activité(s) de service sur la commune.</w:t>
+                    <w:t xml:space="preserve">2 ancien(s) site(s) industriel(s) ou activité(s) de service sur la commune.</w:t>
                     <w:br/>
                     <w:t xml:space="preserve">La carte des anciens sites industriels et activités de services recense les anciennes activités susceptibles d'être à l'origine d'une pollution des sols. Il peut s'agir d'anciennes activités industrielles ou encore d'anciennes activités de services potentiellement polluantes. La CASIAS ne renseigne aucunement sur l'état de pollution ou non d'un site.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:hRule="atLeast" w:val="60"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:shd w:val="clear" w:color="auto" w:fill="050505"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
@@ -42031,57 +42031,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1771357246" name="Picture">
+                  <wp:docPr id="52577672" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1771357246" name="Picture"/>
+                          <pic:cNvPr id="52577672" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43210,57 +43210,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1903973163" name="Picture">
+                  <wp:docPr id="701855104" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1903973163" name="Picture"/>
+                          <pic:cNvPr id="701855104" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43290,57 +43290,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="812607551" name="Picture">
+                  <wp:docPr id="1942890222" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="812607551" name="Picture"/>
+                          <pic:cNvPr id="1942890222" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43778,57 +43778,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1789964547" name="Picture">
+                  <wp:docPr id="843036708" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1789964547" name="Picture"/>
+                          <pic:cNvPr id="843036708" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44629,51 +44629,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="11"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">1 anciens sites industriels ou activités de service à moins de 500m</w:t>
+              <w:t xml:space="preserve">2 anciens sites industriels ou activités de service à moins de 500m</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
@@ -44999,51 +44999,209 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="10860"/>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP617725" \t "_blank" </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SSP617725</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FERME D'ARDENNES</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En arrêt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="10620"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -45555,50 +45713,62 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="rowBase">
     <w:name w:val="rowBase"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="SansSerif" w:hAnsi="SansSerif" w:eastAsia="SansSerif" w:cs="SansSerif"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="rowBase|01">
     <w:name w:val="rowBase|01"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="SansSerif" w:hAnsi="SansSerif" w:eastAsia="SansSerif" w:cs="SansSerif"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="rowBase|10">
+    <w:name w:val="rowBase|10"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="SansSerif" w:hAnsi="SansSerif" w:eastAsia="SansSerif" w:cs="SansSerif"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
  <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
  <Relationship Id="header1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/>
  <Relationship Id="img_0_0_0.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_0.png"/>
  <Relationship Id="img_0_0_4.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_4.png"/>
  <Relationship Id="img_0_0_1_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_1_1.png"/>
  <Relationship Id="img_0_0_10.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_10.png"/>
  <Relationship Id="img_0_0_8.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_8.png"/>
  <Relationship Id="img_0_1_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_2.png"/>
  <Relationship Id="img_0_1_4.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_4.png"/>
  <Relationship Id="img_0_1_6_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_1.png"/>
  <Relationship Id="img_0_1_6_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_3.png"/>
  <Relationship Id="img_0_1_6_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_2.png"/>
  <Relationship Id="img_0_1_7_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_1.png"/>
  <Relationship Id="img_0_1_7_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_3.png"/>
  <Relationship Id="img_0_1_7_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_2.png"/>
  <Relationship Id="img_0_1_8_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_1.png"/>
  <Relationship Id="img_0_1_8_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_3.png"/>
  <Relationship Id="img_0_1_8_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_2.png"/>