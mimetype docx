--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1323784819" name="Picture">
+                  <wp:docPr id="1138492573" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1323784819" name="Picture"/>
+                          <pic:cNvPr id="1138492573" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1077545478" name="Picture">
+                  <wp:docPr id="1327525673" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1077545478" name="Picture"/>
+                          <pic:cNvPr id="1327525673" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1607960060" name="Picture">
+                        <wp:docPr id="240531059" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1607960060" name="Picture"/>
+                                <pic:cNvPr id="240531059" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1225406702" name="Picture">
+                  <wp:docPr id="546313255" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1225406702" name="Picture"/>
+                          <pic:cNvPr id="546313255" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2067497362" name="Picture">
+                  <wp:docPr id="1274158418" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2067497362" name="Picture"/>
+                          <pic:cNvPr id="1274158418" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1815522561" name="Picture">
+                  <wp:docPr id="1604307777" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1815522561" name="Picture"/>
+                          <pic:cNvPr id="1604307777" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1823356772" name="Picture">
+                  <wp:docPr id="871507681" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1823356772" name="Picture"/>
+                          <pic:cNvPr id="871507681" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1420910556" name="Picture">
+                  <wp:docPr id="436766313" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1420910556" name="Picture"/>
+                          <pic:cNvPr id="436766313" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2142734449" name="Picture">
+                        <wp:docPr id="279469562" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2142734449" name="Picture"/>
+                                <pic:cNvPr id="279469562" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="368223778" name="Picture">
+                        <wp:docPr id="741825110" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="368223778" name="Picture"/>
+                                <pic:cNvPr id="741825110" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="893294119" name="Picture">
+                        <wp:docPr id="112223922" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="893294119" name="Picture"/>
+                                <pic:cNvPr id="112223922" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1681892441" name="Picture">
+                        <wp:docPr id="817169377" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1681892441" name="Picture"/>
+                                <pic:cNvPr id="817169377" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="774370112" name="Picture">
+                        <wp:docPr id="1914122977" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="774370112" name="Picture"/>
+                                <pic:cNvPr id="1914122977" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="288179712" name="Picture">
+                        <wp:docPr id="1343198295" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="288179712" name="Picture"/>
+                                <pic:cNvPr id="1343198295" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="969827822" name="Picture">
+                        <wp:docPr id="1991217662" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="969827822" name="Picture"/>
+                                <pic:cNvPr id="1991217662" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1100177749" name="Picture">
+                        <wp:docPr id="1424422486" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1100177749" name="Picture"/>
+                                <pic:cNvPr id="1424422486" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1824081062" name="Picture">
+                        <wp:docPr id="835045640" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1824081062" name="Picture"/>
+                                <pic:cNvPr id="835045640" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="260483429" name="Picture">
+                        <wp:docPr id="1255413173" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="260483429" name="Picture"/>
+                                <pic:cNvPr id="1255413173" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="994894332" name="Picture">
+                        <wp:docPr id="63278242" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="994894332" name="Picture"/>
+                                <pic:cNvPr id="63278242" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1838773999" name="Picture">
+                        <wp:docPr id="1465195999" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1838773999" name="Picture"/>
+                                <pic:cNvPr id="1465195999" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="821914357" name="Picture">
+                  <wp:docPr id="1121664614" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="821914357" name="Picture"/>
+                          <pic:cNvPr id="1121664614" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="42955856" name="Picture">
+                  <wp:docPr id="2141415036" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="42955856" name="Picture"/>
+                          <pic:cNvPr id="2141415036" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="386547512" name="Picture">
+                  <wp:docPr id="230721361" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="386547512" name="Picture"/>
+                          <pic:cNvPr id="230721361" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="140150076" name="Picture">
+                  <wp:docPr id="1567337605" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="140150076" name="Picture"/>
+                          <pic:cNvPr id="1567337605" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2046993968" name="Picture">
+                  <wp:docPr id="411247983" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2046993968" name="Picture"/>
+                          <pic:cNvPr id="411247983" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="825044619" name="Picture">
+                  <wp:docPr id="695876282" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="825044619" name="Picture"/>
+                          <pic:cNvPr id="695876282" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="262352058" name="Picture">
+                        <wp:docPr id="1711487961" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="262352058" name="Picture"/>
+                                <pic:cNvPr id="1711487961" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1592637217" name="Picture">
+                  <wp:docPr id="604943013" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1592637217" name="Picture"/>
+                          <pic:cNvPr id="604943013" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1027021412" name="Picture">
+                  <wp:docPr id="977981637" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1027021412" name="Picture"/>
+                          <pic:cNvPr id="977981637" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="736573316" name="Picture">
+                  <wp:docPr id="1164503462" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="736573316" name="Picture"/>
+                          <pic:cNvPr id="1164503462" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="675005929" name="Picture">
+                  <wp:docPr id="1428734939" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="675005929" name="Picture"/>
+                          <pic:cNvPr id="1428734939" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1903828882" name="Picture">
+                  <wp:docPr id="1360437488" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1903828882" name="Picture"/>
+                          <pic:cNvPr id="1360437488" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1736715275" name="Picture">
+                  <wp:docPr id="1274668729" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1736715275" name="Picture"/>
+                          <pic:cNvPr id="1274668729" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21941,57 +21941,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1986124705" name="Picture">
+                        <wp:docPr id="906258019" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1986124705" name="Picture"/>
+                                <pic:cNvPr id="906258019" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -23330,57 +23330,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="818107666" name="Picture">
+                  <wp:docPr id="852267572" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="818107666" name="Picture"/>
+                          <pic:cNvPr id="852267572" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23419,57 +23419,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1497372486" name="Picture">
+                  <wp:docPr id="1074552277" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1497372486" name="Picture"/>
+                          <pic:cNvPr id="1074552277" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24063,57 +24063,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1777641136" name="Picture">
+                  <wp:docPr id="269607852" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1777641136" name="Picture"/>
+                          <pic:cNvPr id="269607852" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25061,57 +25061,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="962588637" name="Picture">
+                  <wp:docPr id="1980076058" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="962588637" name="Picture"/>
+                          <pic:cNvPr id="1980076058" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25164,57 +25164,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="716054490" name="Picture">
+                  <wp:docPr id="1611160932" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="716054490" name="Picture"/>
+                          <pic:cNvPr id="1611160932" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26541,57 +26541,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="875308826" name="Picture">
+                  <wp:docPr id="1677053936" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="875308826" name="Picture"/>
+                          <pic:cNvPr id="1677053936" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27684,57 +27684,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1160253017" name="Picture">
+                        <wp:docPr id="1269979106" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1160253017" name="Picture"/>
+                                <pic:cNvPr id="1269979106" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -29045,57 +29045,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="283768081" name="Picture">
+                  <wp:docPr id="116759339" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="283768081" name="Picture"/>
+                          <pic:cNvPr id="116759339" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29134,57 +29134,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1264638840" name="Picture">
+                  <wp:docPr id="1708013191" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1264638840" name="Picture"/>
+                          <pic:cNvPr id="1708013191" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29778,57 +29778,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1143204463" name="Picture">
+                  <wp:docPr id="68472323" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1143204463" name="Picture"/>
+                          <pic:cNvPr id="68472323" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30776,57 +30776,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="714228138" name="Picture">
+                  <wp:docPr id="416741640" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="714228138" name="Picture"/>
+                          <pic:cNvPr id="416741640" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30879,57 +30879,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="583464119" name="Picture">
+                  <wp:docPr id="1274242627" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="583464119" name="Picture"/>
+                          <pic:cNvPr id="1274242627" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32256,57 +32256,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="158672300" name="Picture">
+                  <wp:docPr id="434744289" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="158672300" name="Picture"/>
+                          <pic:cNvPr id="434744289" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33399,57 +33399,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="621066571" name="Picture">
+                        <wp:docPr id="1106438847" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="621066571" name="Picture"/>
+                                <pic:cNvPr id="1106438847" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -34620,57 +34620,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="92053506" name="Picture">
+                  <wp:docPr id="353429443" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="92053506" name="Picture"/>
+                          <pic:cNvPr id="353429443" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34691,57 +34691,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="18885383" name="Picture">
+                  <wp:docPr id="475966879" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="18885383" name="Picture"/>
+                          <pic:cNvPr id="475966879" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35105,57 +35105,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="101571725" name="Picture">
+                  <wp:docPr id="1108067742" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="101571725" name="Picture"/>
+                          <pic:cNvPr id="1108067742" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>