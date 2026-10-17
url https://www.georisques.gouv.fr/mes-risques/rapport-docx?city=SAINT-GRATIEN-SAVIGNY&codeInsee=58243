--- v0 (2026-08-18)
+++ v1 (2026-10-17)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="484330180" name="Picture">
+                  <wp:docPr id="638394403" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="484330180" name="Picture"/>
+                          <pic:cNvPr id="638394403" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1949766199" name="Picture">
+                  <wp:docPr id="260523180" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1949766199" name="Picture"/>
+                          <pic:cNvPr id="260523180" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="419619018" name="Picture">
+                        <wp:docPr id="1067145042" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="419619018" name="Picture"/>
+                                <pic:cNvPr id="1067145042" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1706583341" name="Picture">
+                  <wp:docPr id="1570220875" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1706583341" name="Picture"/>
+                          <pic:cNvPr id="1570220875" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2120958259" name="Picture">
+                  <wp:docPr id="372883701" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2120958259" name="Picture"/>
+                          <pic:cNvPr id="372883701" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="81930339" name="Picture">
+                  <wp:docPr id="1433822759" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="81930339" name="Picture"/>
+                          <pic:cNvPr id="1433822759" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1502726072" name="Picture">
+                  <wp:docPr id="1275794623" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1502726072" name="Picture"/>
+                          <pic:cNvPr id="1275794623" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1893544841" name="Picture">
+                  <wp:docPr id="684418309" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1893544841" name="Picture"/>
+                          <pic:cNvPr id="684418309" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1629721574" name="Picture">
+                        <wp:docPr id="233511261" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1629721574" name="Picture"/>
+                                <pic:cNvPr id="233511261" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1979744367" name="Picture">
+                        <wp:docPr id="1709139720" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1979744367" name="Picture"/>
+                                <pic:cNvPr id="1709139720" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="808006679" name="Picture">
+                        <wp:docPr id="239059868" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="808006679" name="Picture"/>
+                                <pic:cNvPr id="239059868" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1041486924" name="Picture">
+                        <wp:docPr id="839608880" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1041486924" name="Picture"/>
+                                <pic:cNvPr id="839608880" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="140391408" name="Picture">
+                        <wp:docPr id="1523381910" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="140391408" name="Picture"/>
+                                <pic:cNvPr id="1523381910" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="724630935" name="Picture">
+                        <wp:docPr id="956158888" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="724630935" name="Picture"/>
+                                <pic:cNvPr id="956158888" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1523184076" name="Picture">
+                        <wp:docPr id="2103063981" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1523184076" name="Picture"/>
+                                <pic:cNvPr id="2103063981" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="292253257" name="Picture">
+                        <wp:docPr id="286967653" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="292253257" name="Picture"/>
+                                <pic:cNvPr id="286967653" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1224051780" name="Picture">
+                        <wp:docPr id="838948143" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1224051780" name="Picture"/>
+                                <pic:cNvPr id="838948143" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1211550122" name="Picture">
+                        <wp:docPr id="2090585507" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1211550122" name="Picture"/>
+                                <pic:cNvPr id="2090585507" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1844837969" name="Picture">
+                        <wp:docPr id="630128538" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1844837969" name="Picture"/>
+                                <pic:cNvPr id="630128538" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="662785032" name="Picture">
+                        <wp:docPr id="1131518324" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="662785032" name="Picture"/>
+                                <pic:cNvPr id="1131518324" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="712205" name="Picture">
+                        <wp:docPr id="1814611741" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="712205" name="Picture"/>
+                                <pic:cNvPr id="1814611741" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1380508095" name="Picture">
+                        <wp:docPr id="996033397" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1380508095" name="Picture"/>
+                                <pic:cNvPr id="996033397" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="845803805" name="Picture">
+                        <wp:docPr id="1387261555" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="845803805" name="Picture"/>
+                                <pic:cNvPr id="1387261555" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1710703831" name="Picture">
+                  <wp:docPr id="1102160872" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1710703831" name="Picture"/>
+                          <pic:cNvPr id="1102160872" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="258348474" name="Picture">
+                  <wp:docPr id="1181693618" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="258348474" name="Picture"/>
+                          <pic:cNvPr id="1181693618" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="280050918" name="Picture">
+                  <wp:docPr id="313984496" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="280050918" name="Picture"/>
+                          <pic:cNvPr id="313984496" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="831028440" name="Picture">
+                  <wp:docPr id="1468445481" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="831028440" name="Picture"/>
+                          <pic:cNvPr id="1468445481" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="900620827" name="Picture">
+                  <wp:docPr id="170949590" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="900620827" name="Picture"/>
+                          <pic:cNvPr id="170949590" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1859362309" name="Picture">
+                  <wp:docPr id="1176723594" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1859362309" name="Picture"/>
+                          <pic:cNvPr id="1176723594" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1797148402" name="Picture">
+                        <wp:docPr id="1348951170" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1797148402" name="Picture"/>
+                                <pic:cNvPr id="1348951170" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="358909575" name="Picture">
+                  <wp:docPr id="1568517859" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="358909575" name="Picture"/>
+                          <pic:cNvPr id="1568517859" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1291366262" name="Picture">
+                  <wp:docPr id="600438525" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1291366262" name="Picture"/>
+                          <pic:cNvPr id="600438525" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1426588101" name="Picture">
+                  <wp:docPr id="1226849610" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1426588101" name="Picture"/>
+                          <pic:cNvPr id="1226849610" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="503277604" name="Picture">
+                  <wp:docPr id="2092170050" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="503277604" name="Picture"/>
+                          <pic:cNvPr id="2092170050" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="521700422" name="Picture">
+                  <wp:docPr id="2134932663" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="521700422" name="Picture"/>
+                          <pic:cNvPr id="2134932663" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="643062304" name="Picture">
+                  <wp:docPr id="1555660699" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="643062304" name="Picture"/>
+                          <pic:cNvPr id="1555660699" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1593049494" name="Picture">
+                        <wp:docPr id="787090596" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1593049494" name="Picture"/>
+                                <pic:cNvPr id="787090596" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24959,57 +24959,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1333048099" name="Picture">
+                  <wp:docPr id="1908595949" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1333048099" name="Picture"/>
+                          <pic:cNvPr id="1908595949" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25048,57 +25048,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="107927337" name="Picture">
+                  <wp:docPr id="1732917369" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="107927337" name="Picture"/>
+                          <pic:cNvPr id="1732917369" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25728,57 +25728,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="53833402" name="Picture">
+                  <wp:docPr id="44794134" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="53833402" name="Picture"/>
+                          <pic:cNvPr id="44794134" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26789,57 +26789,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1040529089" name="Picture">
+                  <wp:docPr id="1217792181" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1040529089" name="Picture"/>
+                          <pic:cNvPr id="1217792181" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_29.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26892,57 +26892,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1002946430" name="Picture">
+                  <wp:docPr id="855401751" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1002946430" name="Picture"/>
+                          <pic:cNvPr id="855401751" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28350,57 +28350,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1691662013" name="Picture">
+                  <wp:docPr id="684711322" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1691662013" name="Picture"/>
+                          <pic:cNvPr id="684711322" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_28.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29547,57 +29547,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="165880964" name="Picture">
+                        <wp:docPr id="1482762718" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="165880964" name="Picture"/>
+                                <pic:cNvPr id="1482762718" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31916,57 +31916,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1559321660" name="Picture">
+                  <wp:docPr id="561730647" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1559321660" name="Picture"/>
+                          <pic:cNvPr id="561730647" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32005,57 +32005,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="883748449" name="Picture">
+                  <wp:docPr id="1164765414" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="883748449" name="Picture"/>
+                          <pic:cNvPr id="1164765414" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32649,57 +32649,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="612051828" name="Picture">
+                  <wp:docPr id="345114188" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="612051828" name="Picture"/>
+                          <pic:cNvPr id="345114188" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33647,57 +33647,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="726921975" name="Picture">
+                  <wp:docPr id="257034353" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="726921975" name="Picture"/>
+                          <pic:cNvPr id="257034353" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33750,57 +33750,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2147175969" name="Picture">
+                  <wp:docPr id="793665160" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2147175969" name="Picture"/>
+                          <pic:cNvPr id="793665160" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35127,57 +35127,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1659095181" name="Picture">
+                  <wp:docPr id="2027218960" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1659095181" name="Picture"/>
+                          <pic:cNvPr id="2027218960" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36270,57 +36270,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1950623244" name="Picture">
+                        <wp:docPr id="625389972" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1950623244" name="Picture"/>
+                                <pic:cNvPr id="625389972" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37638,57 +37638,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="809006038" name="Picture">
+                  <wp:docPr id="1591215472" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="809006038" name="Picture"/>
+                          <pic:cNvPr id="1591215472" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37727,57 +37727,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1696155547" name="Picture">
+                  <wp:docPr id="1317197102" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1696155547" name="Picture"/>
+                          <pic:cNvPr id="1317197102" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38359,57 +38359,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="336252662" name="Picture">
+                  <wp:docPr id="1582658243" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="336252662" name="Picture"/>
+                          <pic:cNvPr id="1582658243" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39303,57 +39303,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="396435563" name="Picture">
+                  <wp:docPr id="573951819" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="396435563" name="Picture"/>
+                          <pic:cNvPr id="573951819" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39415,57 +39415,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1340160877" name="Picture">
+                  <wp:docPr id="1934140760" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1340160877" name="Picture"/>
+                          <pic:cNvPr id="1934140760" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41074,57 +41074,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="30120541" name="Picture">
+                  <wp:docPr id="1356648310" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="30120541" name="Picture"/>
+                          <pic:cNvPr id="1356648310" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42253,57 +42253,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1669858651" name="Picture">
+                  <wp:docPr id="1979536442" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1669858651" name="Picture"/>
+                          <pic:cNvPr id="1979536442" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42333,57 +42333,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="620164792" name="Picture">
+                  <wp:docPr id="2048630102" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="620164792" name="Picture"/>
+                          <pic:cNvPr id="2048630102" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42821,57 +42821,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="502731778" name="Picture">
+                  <wp:docPr id="1307421347" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="502731778" name="Picture"/>
+                          <pic:cNvPr id="1307421347" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>