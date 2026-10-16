--- v0 (2026-08-18)
+++ v1 (2026-10-16)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1511066720" name="Picture">
+                  <wp:docPr id="359388993" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1511066720" name="Picture"/>
+                          <pic:cNvPr id="359388993" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1510511350" name="Picture">
+                  <wp:docPr id="2047995563" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1510511350" name="Picture"/>
+                          <pic:cNvPr id="2047995563" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1622816235" name="Picture">
+                        <wp:docPr id="597312868" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1622816235" name="Picture"/>
+                                <pic:cNvPr id="597312868" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1269209040" name="Picture">
+                  <wp:docPr id="570089295" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1269209040" name="Picture"/>
+                          <pic:cNvPr id="570089295" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="310736284" name="Picture">
+                  <wp:docPr id="136267740" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="310736284" name="Picture"/>
+                          <pic:cNvPr id="136267740" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="902493483" name="Picture">
+                  <wp:docPr id="722465107" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="902493483" name="Picture"/>
+                          <pic:cNvPr id="722465107" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1819241273" name="Picture">
+                  <wp:docPr id="1195329307" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1819241273" name="Picture"/>
+                          <pic:cNvPr id="1195329307" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="863298337" name="Picture">
+                  <wp:docPr id="124864535" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="863298337" name="Picture"/>
+                          <pic:cNvPr id="124864535" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1312177143" name="Picture">
+                        <wp:docPr id="1620760216" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1312177143" name="Picture"/>
+                                <pic:cNvPr id="1620760216" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1181165451" name="Picture">
+                        <wp:docPr id="1583161773" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1181165451" name="Picture"/>
+                                <pic:cNvPr id="1583161773" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1764210320" name="Picture">
+                        <wp:docPr id="1056192026" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1764210320" name="Picture"/>
+                                <pic:cNvPr id="1056192026" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2005050453" name="Picture">
+                        <wp:docPr id="1223306307" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2005050453" name="Picture"/>
+                                <pic:cNvPr id="1223306307" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1224489732" name="Picture">
+                        <wp:docPr id="125782755" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1224489732" name="Picture"/>
+                                <pic:cNvPr id="125782755" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1070412745" name="Picture">
+                        <wp:docPr id="497596655" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1070412745" name="Picture"/>
+                                <pic:cNvPr id="497596655" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="750156569" name="Picture">
+                        <wp:docPr id="118101229" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="750156569" name="Picture"/>
+                                <pic:cNvPr id="118101229" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="854177288" name="Picture">
+                        <wp:docPr id="289233817" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="854177288" name="Picture"/>
+                                <pic:cNvPr id="289233817" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1079178204" name="Picture">
+                        <wp:docPr id="794209976" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1079178204" name="Picture"/>
+                                <pic:cNvPr id="794209976" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1320082402" name="Picture">
+                        <wp:docPr id="1357149504" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1320082402" name="Picture"/>
+                                <pic:cNvPr id="1357149504" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="941747728" name="Picture">
+                        <wp:docPr id="1474225862" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="941747728" name="Picture"/>
+                                <pic:cNvPr id="1474225862" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1533742984" name="Picture">
+                        <wp:docPr id="913637689" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1533742984" name="Picture"/>
+                                <pic:cNvPr id="913637689" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1319612685" name="Picture">
+                  <wp:docPr id="1328439719" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1319612685" name="Picture"/>
+                          <pic:cNvPr id="1328439719" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="475012954" name="Picture">
+                  <wp:docPr id="2036323381" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="475012954" name="Picture"/>
+                          <pic:cNvPr id="2036323381" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1129292915" name="Picture">
+                  <wp:docPr id="294972967" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1129292915" name="Picture"/>
+                          <pic:cNvPr id="294972967" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1195530442" name="Picture">
+                  <wp:docPr id="1383919986" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1195530442" name="Picture"/>
+                          <pic:cNvPr id="1383919986" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1837585423" name="Picture">
+                  <wp:docPr id="1533624652" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1837585423" name="Picture"/>
+                          <pic:cNvPr id="1533624652" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="287712550" name="Picture">
+                  <wp:docPr id="253439168" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="287712550" name="Picture"/>
+                          <pic:cNvPr id="253439168" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1145504554" name="Picture">
+                        <wp:docPr id="922855553" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1145504554" name="Picture"/>
+                                <pic:cNvPr id="922855553" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17133,57 +17133,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="529373808" name="Picture">
+                        <wp:docPr id="795126625" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="529373808" name="Picture"/>
+                                <pic:cNvPr id="795126625" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18743,57 +18743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2103597914" name="Picture">
+                  <wp:docPr id="696739261" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2103597914" name="Picture"/>
+                          <pic:cNvPr id="696739261" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18832,57 +18832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1641165896" name="Picture">
+                  <wp:docPr id="877688301" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1641165896" name="Picture"/>
+                          <pic:cNvPr id="877688301" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19476,57 +19476,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="310340632" name="Picture">
+                  <wp:docPr id="1046867877" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="310340632" name="Picture"/>
+                          <pic:cNvPr id="1046867877" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20474,57 +20474,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="146310451" name="Picture">
+                  <wp:docPr id="399099130" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="146310451" name="Picture"/>
+                          <pic:cNvPr id="399099130" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20577,57 +20577,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="769233951" name="Picture">
+                  <wp:docPr id="419901483" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="769233951" name="Picture"/>
+                          <pic:cNvPr id="419901483" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21958,57 +21958,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="926827961" name="Picture">
+                  <wp:docPr id="420353156" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="926827961" name="Picture"/>
+                          <pic:cNvPr id="420353156" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23120,57 +23120,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="913056269" name="Picture">
+                        <wp:docPr id="2073763536" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="913056269" name="Picture"/>
+                                <pic:cNvPr id="2073763536" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24095,57 +24095,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="464004044" name="Picture">
+                        <wp:docPr id="1708130631" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="464004044" name="Picture"/>
+                                <pic:cNvPr id="1708130631" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25484,57 +25484,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1275270910" name="Picture">
+                  <wp:docPr id="1184820915" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1275270910" name="Picture"/>
+                          <pic:cNvPr id="1184820915" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25573,57 +25573,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1783130240" name="Picture">
+                  <wp:docPr id="275272052" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1783130240" name="Picture"/>
+                          <pic:cNvPr id="275272052" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26217,57 +26217,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1968072180" name="Picture">
+                  <wp:docPr id="1784711095" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1968072180" name="Picture"/>
+                          <pic:cNvPr id="1784711095" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27215,57 +27215,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1869565071" name="Picture">
+                  <wp:docPr id="1994444148" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1869565071" name="Picture"/>
+                          <pic:cNvPr id="1994444148" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27318,57 +27318,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="958835885" name="Picture">
+                  <wp:docPr id="308779840" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="958835885" name="Picture"/>
+                          <pic:cNvPr id="308779840" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28695,57 +28695,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="706890236" name="Picture">
+                  <wp:docPr id="1821539647" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="706890236" name="Picture"/>
+                          <pic:cNvPr id="1821539647" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29838,57 +29838,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="291826802" name="Picture">
+                        <wp:docPr id="1104224155" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="291826802" name="Picture"/>
+                                <pic:cNvPr id="1104224155" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31199,57 +31199,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="691091979" name="Picture">
+                  <wp:docPr id="1054206235" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="691091979" name="Picture"/>
+                          <pic:cNvPr id="1054206235" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31288,57 +31288,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1632296895" name="Picture">
+                  <wp:docPr id="1982802497" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1632296895" name="Picture"/>
+                          <pic:cNvPr id="1982802497" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31932,57 +31932,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1232034878" name="Picture">
+                  <wp:docPr id="373584573" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1232034878" name="Picture"/>
+                          <pic:cNvPr id="373584573" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32930,57 +32930,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1434613194" name="Picture">
+                  <wp:docPr id="789615905" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1434613194" name="Picture"/>
+                          <pic:cNvPr id="789615905" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33033,57 +33033,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="766532257" name="Picture">
+                  <wp:docPr id="395808712" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="766532257" name="Picture"/>
+                          <pic:cNvPr id="395808712" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34410,57 +34410,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1958226233" name="Picture">
+                  <wp:docPr id="957294065" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1958226233" name="Picture"/>
+                          <pic:cNvPr id="957294065" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35553,57 +35553,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1359019620" name="Picture">
+                        <wp:docPr id="209409771" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1359019620" name="Picture"/>
+                                <pic:cNvPr id="209409771" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36774,57 +36774,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1690625180" name="Picture">
+                  <wp:docPr id="1276893752" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1690625180" name="Picture"/>
+                          <pic:cNvPr id="1276893752" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36845,57 +36845,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="796881073" name="Picture">
+                  <wp:docPr id="915014864" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="796881073" name="Picture"/>
+                          <pic:cNvPr id="915014864" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37259,57 +37259,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2114640283" name="Picture">
+                  <wp:docPr id="520256974" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2114640283" name="Picture"/>
+                          <pic:cNvPr id="520256974" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>