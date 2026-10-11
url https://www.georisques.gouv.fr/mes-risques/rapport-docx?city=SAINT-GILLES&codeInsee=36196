--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1067687560" name="Picture">
+                  <wp:docPr id="1145194660" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1067687560" name="Picture"/>
+                          <pic:cNvPr id="1145194660" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1783266813" name="Picture">
+                  <wp:docPr id="830137023" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1783266813" name="Picture"/>
+                          <pic:cNvPr id="830137023" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1581064752" name="Picture">
+                        <wp:docPr id="441678878" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1581064752" name="Picture"/>
+                                <pic:cNvPr id="441678878" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1286466549" name="Picture">
+                  <wp:docPr id="1174672885" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1286466549" name="Picture"/>
+                          <pic:cNvPr id="1174672885" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1300689700" name="Picture">
+                  <wp:docPr id="997299057" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1300689700" name="Picture"/>
+                          <pic:cNvPr id="997299057" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1573201947" name="Picture">
+                  <wp:docPr id="1846654085" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1573201947" name="Picture"/>
+                          <pic:cNvPr id="1846654085" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1086770170" name="Picture">
+                  <wp:docPr id="682804488" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1086770170" name="Picture"/>
+                          <pic:cNvPr id="682804488" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="348543203" name="Picture">
+                  <wp:docPr id="650901988" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="348543203" name="Picture"/>
+                          <pic:cNvPr id="650901988" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1191886012" name="Picture">
+                        <wp:docPr id="375707666" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1191886012" name="Picture"/>
+                                <pic:cNvPr id="375707666" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1033036360" name="Picture">
+                        <wp:docPr id="1776744929" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1033036360" name="Picture"/>
+                                <pic:cNvPr id="1776744929" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1493282707" name="Picture">
+                        <wp:docPr id="1632963051" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1493282707" name="Picture"/>
+                                <pic:cNvPr id="1632963051" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1975290168" name="Picture">
+                        <wp:docPr id="1868970372" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1975290168" name="Picture"/>
+                                <pic:cNvPr id="1868970372" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="640119483" name="Picture">
+                        <wp:docPr id="401671860" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="640119483" name="Picture"/>
+                                <pic:cNvPr id="401671860" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="787849006" name="Picture">
+                        <wp:docPr id="1284486176" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="787849006" name="Picture"/>
+                                <pic:cNvPr id="1284486176" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="667406671" name="Picture">
+                        <wp:docPr id="1807923296" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="667406671" name="Picture"/>
+                                <pic:cNvPr id="1807923296" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1567992219" name="Picture">
+                        <wp:docPr id="1198142891" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1567992219" name="Picture"/>
+                                <pic:cNvPr id="1198142891" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1897970880" name="Picture">
+                        <wp:docPr id="796293726" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1897970880" name="Picture"/>
+                                <pic:cNvPr id="796293726" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1577292389" name="Picture">
+                        <wp:docPr id="425356114" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1577292389" name="Picture"/>
+                                <pic:cNvPr id="425356114" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="774190078" name="Picture">
+                        <wp:docPr id="920864432" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="774190078" name="Picture"/>
+                                <pic:cNvPr id="920864432" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="457305904" name="Picture">
+                        <wp:docPr id="548630035" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="457305904" name="Picture"/>
+                                <pic:cNvPr id="548630035" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1774725096" name="Picture">
+                        <wp:docPr id="405621275" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1774725096" name="Picture"/>
+                                <pic:cNvPr id="405621275" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="208358146" name="Picture">
+                        <wp:docPr id="566165842" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="208358146" name="Picture"/>
+                                <pic:cNvPr id="566165842" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="657686779" name="Picture">
+                        <wp:docPr id="2141615524" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="657686779" name="Picture"/>
+                                <pic:cNvPr id="2141615524" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1237902524" name="Picture">
+                  <wp:docPr id="1845760298" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1237902524" name="Picture"/>
+                          <pic:cNvPr id="1845760298" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="122829941" name="Picture">
+                  <wp:docPr id="1212297166" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="122829941" name="Picture"/>
+                          <pic:cNvPr id="1212297166" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1113594965" name="Picture">
+                  <wp:docPr id="1846556544" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1113594965" name="Picture"/>
+                          <pic:cNvPr id="1846556544" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="811318498" name="Picture">
+                  <wp:docPr id="1724427492" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="811318498" name="Picture"/>
+                          <pic:cNvPr id="1724427492" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1336552588" name="Picture">
+                  <wp:docPr id="670880114" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1336552588" name="Picture"/>
+                          <pic:cNvPr id="670880114" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="324125695" name="Picture">
+                  <wp:docPr id="521379998" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="324125695" name="Picture"/>
+                          <pic:cNvPr id="521379998" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1429054763" name="Picture">
+                        <wp:docPr id="254893236" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1429054763" name="Picture"/>
+                                <pic:cNvPr id="254893236" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1403777712" name="Picture">
+                  <wp:docPr id="664316596" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1403777712" name="Picture"/>
+                          <pic:cNvPr id="664316596" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1552850017" name="Picture">
+                  <wp:docPr id="970737839" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1552850017" name="Picture"/>
+                          <pic:cNvPr id="970737839" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1681026598" name="Picture">
+                  <wp:docPr id="1015904220" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1681026598" name="Picture"/>
+                          <pic:cNvPr id="1015904220" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1326372093" name="Picture">
+                  <wp:docPr id="923012771" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1326372093" name="Picture"/>
+                          <pic:cNvPr id="923012771" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1527148179" name="Picture">
+                  <wp:docPr id="357677243" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1527148179" name="Picture"/>
+                          <pic:cNvPr id="357677243" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1723069148" name="Picture">
+                  <wp:docPr id="1448965567" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1723069148" name="Picture"/>
+                          <pic:cNvPr id="1448965567" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="386211500" name="Picture">
+                        <wp:docPr id="175180117" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="386211500" name="Picture"/>
+                                <pic:cNvPr id="175180117" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1437562441" name="Picture">
+                        <wp:docPr id="1259317614" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1437562441" name="Picture"/>
+                                <pic:cNvPr id="1259317614" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25953,57 +25953,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2069628972" name="Picture">
+                  <wp:docPr id="1667430388" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2069628972" name="Picture"/>
+                          <pic:cNvPr id="1667430388" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26042,57 +26042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="913618104" name="Picture">
+                  <wp:docPr id="84431239" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="913618104" name="Picture"/>
+                          <pic:cNvPr id="84431239" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26722,57 +26722,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="273218834" name="Picture">
+                  <wp:docPr id="1738505213" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="273218834" name="Picture"/>
+                          <pic:cNvPr id="1738505213" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27783,57 +27783,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1170990197" name="Picture">
+                  <wp:docPr id="1835845282" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1170990197" name="Picture"/>
+                          <pic:cNvPr id="1835845282" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27886,57 +27886,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="530145155" name="Picture">
+                  <wp:docPr id="1256502308" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="530145155" name="Picture"/>
+                          <pic:cNvPr id="1256502308" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29344,57 +29344,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1126239685" name="Picture">
+                  <wp:docPr id="1906073847" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1126239685" name="Picture"/>
+                          <pic:cNvPr id="1906073847" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30541,57 +30541,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="435973396" name="Picture">
+                        <wp:docPr id="1284854513" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="435973396" name="Picture"/>
+                                <pic:cNvPr id="1284854513" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32711,57 +32711,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1305324542" name="Picture">
+                  <wp:docPr id="1979372020" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1305324542" name="Picture"/>
+                          <pic:cNvPr id="1979372020" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32800,57 +32800,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="277900885" name="Picture">
+                  <wp:docPr id="498450591" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="277900885" name="Picture"/>
+                          <pic:cNvPr id="498450591" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33444,57 +33444,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1795044766" name="Picture">
+                  <wp:docPr id="2077297410" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1795044766" name="Picture"/>
+                          <pic:cNvPr id="2077297410" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34442,57 +34442,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="959528344" name="Picture">
+                  <wp:docPr id="1785747180" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="959528344" name="Picture"/>
+                          <pic:cNvPr id="1785747180" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34545,57 +34545,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="828772265" name="Picture">
+                  <wp:docPr id="312711430" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="828772265" name="Picture"/>
+                          <pic:cNvPr id="312711430" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35922,57 +35922,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="943135836" name="Picture">
+                  <wp:docPr id="731731939" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="943135836" name="Picture"/>
+                          <pic:cNvPr id="731731939" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37065,57 +37065,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1790135604" name="Picture">
+                        <wp:docPr id="429008109" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1790135604" name="Picture"/>
+                                <pic:cNvPr id="429008109" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38433,57 +38433,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1360405084" name="Picture">
+                  <wp:docPr id="1310112067" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1360405084" name="Picture"/>
+                          <pic:cNvPr id="1310112067" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38522,57 +38522,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="565972903" name="Picture">
+                  <wp:docPr id="1185634592" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="565972903" name="Picture"/>
+                          <pic:cNvPr id="1185634592" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39154,57 +39154,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2026756667" name="Picture">
+                  <wp:docPr id="349905220" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2026756667" name="Picture"/>
+                          <pic:cNvPr id="349905220" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40098,57 +40098,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="791890911" name="Picture">
+                  <wp:docPr id="148846458" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="791890911" name="Picture"/>
+                          <pic:cNvPr id="148846458" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40210,57 +40210,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1510453296" name="Picture">
+                  <wp:docPr id="576403318" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1510453296" name="Picture"/>
+                          <pic:cNvPr id="576403318" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41869,57 +41869,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="996963320" name="Picture">
+                  <wp:docPr id="1288202451" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="996963320" name="Picture"/>
+                          <pic:cNvPr id="1288202451" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43048,57 +43048,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="729734806" name="Picture">
+                  <wp:docPr id="1995370294" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="729734806" name="Picture"/>
+                          <pic:cNvPr id="1995370294" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43128,57 +43128,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1384351256" name="Picture">
+                  <wp:docPr id="159604269" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1384351256" name="Picture"/>
+                          <pic:cNvPr id="159604269" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43616,57 +43616,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1873055057" name="Picture">
+                  <wp:docPr id="1942798035" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1873055057" name="Picture"/>
+                          <pic:cNvPr id="1942798035" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>