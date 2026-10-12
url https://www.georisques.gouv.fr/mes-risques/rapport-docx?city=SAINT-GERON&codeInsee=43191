--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1796363243" name="Picture">
+                  <wp:docPr id="852000783" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1796363243" name="Picture"/>
+                          <pic:cNvPr id="852000783" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="468030492" name="Picture">
+                  <wp:docPr id="1132661035" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="468030492" name="Picture"/>
+                          <pic:cNvPr id="1132661035" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="277764999" name="Picture">
+                        <wp:docPr id="134742411" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="277764999" name="Picture"/>
+                                <pic:cNvPr id="134742411" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="584503047" name="Picture">
+                  <wp:docPr id="761528731" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="584503047" name="Picture"/>
+                          <pic:cNvPr id="761528731" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="204280028" name="Picture">
+                  <wp:docPr id="956890742" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="204280028" name="Picture"/>
+                          <pic:cNvPr id="956890742" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="837021997" name="Picture">
+                  <wp:docPr id="629930354" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="837021997" name="Picture"/>
+                          <pic:cNvPr id="629930354" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1944387358" name="Picture">
+                  <wp:docPr id="332793697" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1944387358" name="Picture"/>
+                          <pic:cNvPr id="332793697" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2050404862" name="Picture">
+                  <wp:docPr id="752617130" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2050404862" name="Picture"/>
+                          <pic:cNvPr id="752617130" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2063557067" name="Picture">
+                        <wp:docPr id="2015759375" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2063557067" name="Picture"/>
+                                <pic:cNvPr id="2015759375" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="136966530" name="Picture">
+                        <wp:docPr id="1738558244" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="136966530" name="Picture"/>
+                                <pic:cNvPr id="1738558244" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="427793142" name="Picture">
+                        <wp:docPr id="1339476285" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="427793142" name="Picture"/>
+                                <pic:cNvPr id="1339476285" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1337515694" name="Picture">
+                        <wp:docPr id="1547602494" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1337515694" name="Picture"/>
+                                <pic:cNvPr id="1547602494" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="985051402" name="Picture">
+                        <wp:docPr id="75031213" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="985051402" name="Picture"/>
+                                <pic:cNvPr id="75031213" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="79880718" name="Picture">
+                        <wp:docPr id="1654054047" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="79880718" name="Picture"/>
+                                <pic:cNvPr id="1654054047" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1115121238" name="Picture">
+                        <wp:docPr id="1219086906" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1115121238" name="Picture"/>
+                                <pic:cNvPr id="1219086906" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1069938070" name="Picture">
+                        <wp:docPr id="1972176233" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1069938070" name="Picture"/>
+                                <pic:cNvPr id="1972176233" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="110066883" name="Picture">
+                        <wp:docPr id="685214191" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="110066883" name="Picture"/>
+                                <pic:cNvPr id="685214191" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1619017175" name="Picture">
+                        <wp:docPr id="1226153844" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1619017175" name="Picture"/>
+                                <pic:cNvPr id="1226153844" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1259378598" name="Picture">
+                        <wp:docPr id="901438855" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1259378598" name="Picture"/>
+                                <pic:cNvPr id="901438855" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="722668759" name="Picture">
+                        <wp:docPr id="662107766" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="722668759" name="Picture"/>
+                                <pic:cNvPr id="662107766" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="111707313" name="Picture">
+                        <wp:docPr id="1553842754" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="111707313" name="Picture"/>
+                                <pic:cNvPr id="1553842754" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2006482632" name="Picture">
+                        <wp:docPr id="1169820338" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2006482632" name="Picture"/>
+                                <pic:cNvPr id="1169820338" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1534373189" name="Picture">
+                        <wp:docPr id="1006546801" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1534373189" name="Picture"/>
+                                <pic:cNvPr id="1006546801" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13091,57 +13091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="325023420" name="Picture">
+                  <wp:docPr id="760720506" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="325023420" name="Picture"/>
+                          <pic:cNvPr id="760720506" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13180,57 +13180,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="351834652" name="Picture">
+                  <wp:docPr id="1812691222" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="351834652" name="Picture"/>
+                          <pic:cNvPr id="1812691222" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13860,57 +13860,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1633624087" name="Picture">
+                  <wp:docPr id="2027055039" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1633624087" name="Picture"/>
+                          <pic:cNvPr id="2027055039" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15169,57 +15169,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="72986174" name="Picture">
+                  <wp:docPr id="1322167651" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="72986174" name="Picture"/>
+                          <pic:cNvPr id="1322167651" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_27.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15272,57 +15272,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1347726004" name="Picture">
+                  <wp:docPr id="1588099367" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1347726004" name="Picture"/>
+                          <pic:cNvPr id="1588099367" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16940,57 +16940,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1295400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1622790839" name="Picture">
+                  <wp:docPr id="679929263" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1622790839" name="Picture"/>
+                          <pic:cNvPr id="679929263" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_26.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1295400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18332,57 +18332,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1590437263" name="Picture">
+                        <wp:docPr id="579064484" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1590437263" name="Picture"/>
+                                <pic:cNvPr id="579064484" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20660,57 +20660,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1002938217" name="Picture">
+                  <wp:docPr id="1562657439" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1002938217" name="Picture"/>
+                          <pic:cNvPr id="1562657439" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20749,57 +20749,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1259952944" name="Picture">
+                  <wp:docPr id="1465532175" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1259952944" name="Picture"/>
+                          <pic:cNvPr id="1465532175" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21393,57 +21393,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1950805889" name="Picture">
+                  <wp:docPr id="1802551730" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1950805889" name="Picture"/>
+                          <pic:cNvPr id="1802551730" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22391,57 +22391,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1661220396" name="Picture">
+                  <wp:docPr id="1569093684" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1661220396" name="Picture"/>
+                          <pic:cNvPr id="1569093684" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22494,57 +22494,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1318100872" name="Picture">
+                  <wp:docPr id="128778247" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1318100872" name="Picture"/>
+                          <pic:cNvPr id="128778247" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23873,57 +23873,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1340592790" name="Picture">
+                  <wp:docPr id="869656792" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1340592790" name="Picture"/>
+                          <pic:cNvPr id="869656792" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24998,57 +24998,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1040131009" name="Picture">
+                        <wp:docPr id="420825440" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1040131009" name="Picture"/>
+                                <pic:cNvPr id="420825440" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26351,57 +26351,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1114848424" name="Picture">
+                  <wp:docPr id="1647720735" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1114848424" name="Picture"/>
+                          <pic:cNvPr id="1647720735" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26440,57 +26440,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="916570597" name="Picture">
+                  <wp:docPr id="1152191396" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="916570597" name="Picture"/>
+                          <pic:cNvPr id="1152191396" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27084,57 +27084,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1912868315" name="Picture">
+                  <wp:docPr id="2000684056" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1912868315" name="Picture"/>
+                          <pic:cNvPr id="2000684056" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28082,57 +28082,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="881522799" name="Picture">
+                  <wp:docPr id="655177982" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="881522799" name="Picture"/>
+                          <pic:cNvPr id="655177982" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28185,57 +28185,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1158170340" name="Picture">
+                  <wp:docPr id="1561221651" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1158170340" name="Picture"/>
+                          <pic:cNvPr id="1561221651" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29566,57 +29566,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="29801818" name="Picture">
+                  <wp:docPr id="806335895" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="29801818" name="Picture"/>
+                          <pic:cNvPr id="806335895" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30728,57 +30728,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1736446193" name="Picture">
+                        <wp:docPr id="1877967829" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1736446193" name="Picture"/>
+                                <pic:cNvPr id="1877967829" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31703,57 +31703,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1433492150" name="Picture">
+                        <wp:docPr id="1716873935" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1433492150" name="Picture"/>
+                                <pic:cNvPr id="1716873935" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33092,57 +33092,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="848420721" name="Picture">
+                  <wp:docPr id="1974971643" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="848420721" name="Picture"/>
+                          <pic:cNvPr id="1974971643" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33181,57 +33181,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="594630120" name="Picture">
+                  <wp:docPr id="1587021391" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="594630120" name="Picture"/>
+                          <pic:cNvPr id="1587021391" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33825,57 +33825,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="11209056" name="Picture">
+                  <wp:docPr id="51557288" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="11209056" name="Picture"/>
+                          <pic:cNvPr id="51557288" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34823,57 +34823,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1342026288" name="Picture">
+                  <wp:docPr id="630121263" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1342026288" name="Picture"/>
+                          <pic:cNvPr id="630121263" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34926,57 +34926,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="8520300" name="Picture">
+                  <wp:docPr id="1588128030" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="8520300" name="Picture"/>
+                          <pic:cNvPr id="1588128030" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36303,57 +36303,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1276908155" name="Picture">
+                  <wp:docPr id="258720552" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1276908155" name="Picture"/>
+                          <pic:cNvPr id="258720552" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37446,57 +37446,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1545090546" name="Picture">
+                        <wp:docPr id="681773911" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1545090546" name="Picture"/>
+                                <pic:cNvPr id="681773911" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38807,57 +38807,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1882946496" name="Picture">
+                  <wp:docPr id="2038497256" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1882946496" name="Picture"/>
+                          <pic:cNvPr id="2038497256" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38896,57 +38896,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1129473897" name="Picture">
+                  <wp:docPr id="2118883121" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1129473897" name="Picture"/>
+                          <pic:cNvPr id="2118883121" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39540,57 +39540,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1219383532" name="Picture">
+                  <wp:docPr id="1914901880" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1219383532" name="Picture"/>
+                          <pic:cNvPr id="1914901880" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40538,57 +40538,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1666083361" name="Picture">
+                  <wp:docPr id="1689077465" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1666083361" name="Picture"/>
+                          <pic:cNvPr id="1689077465" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40641,57 +40641,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1761632218" name="Picture">
+                  <wp:docPr id="2080465359" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1761632218" name="Picture"/>
+                          <pic:cNvPr id="2080465359" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42018,57 +42018,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1268880966" name="Picture">
+                  <wp:docPr id="432421263" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1268880966" name="Picture"/>
+                          <pic:cNvPr id="432421263" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43161,57 +43161,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1513062212" name="Picture">
+                        <wp:docPr id="1969129757" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1513062212" name="Picture"/>
+                                <pic:cNvPr id="1969129757" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44382,57 +44382,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="503042529" name="Picture">
+                  <wp:docPr id="1576852600" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="503042529" name="Picture"/>
+                          <pic:cNvPr id="1576852600" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44453,57 +44453,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="440128511" name="Picture">
+                  <wp:docPr id="1119796882" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="440128511" name="Picture"/>
+                          <pic:cNvPr id="1119796882" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44867,57 +44867,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="152561664" name="Picture">
+                  <wp:docPr id="1661754286" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="152561664" name="Picture"/>
+                          <pic:cNvPr id="1661754286" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>