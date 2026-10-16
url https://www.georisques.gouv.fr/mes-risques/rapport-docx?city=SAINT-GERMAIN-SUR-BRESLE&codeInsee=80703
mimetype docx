--- v0 (2026-08-17)
+++ v1 (2026-10-16)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1507868275" name="Picture">
+                  <wp:docPr id="989299190" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1507868275" name="Picture"/>
+                          <pic:cNvPr id="989299190" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1981603549" name="Picture">
+                  <wp:docPr id="1836282237" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1981603549" name="Picture"/>
+                          <pic:cNvPr id="1836282237" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1935216536" name="Picture">
+                        <wp:docPr id="363726262" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1935216536" name="Picture"/>
+                                <pic:cNvPr id="363726262" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="563232729" name="Picture">
+                  <wp:docPr id="185152850" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="563232729" name="Picture"/>
+                          <pic:cNvPr id="185152850" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="504389548" name="Picture">
+                  <wp:docPr id="104214668" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="504389548" name="Picture"/>
+                          <pic:cNvPr id="104214668" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="216120361" name="Picture">
+                  <wp:docPr id="1586115234" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="216120361" name="Picture"/>
+                          <pic:cNvPr id="1586115234" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1082800860" name="Picture">
+                  <wp:docPr id="960350666" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1082800860" name="Picture"/>
+                          <pic:cNvPr id="960350666" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1234961370" name="Picture">
+                  <wp:docPr id="1868935731" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1234961370" name="Picture"/>
+                          <pic:cNvPr id="1868935731" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="62306356" name="Picture">
+                        <wp:docPr id="1472273433" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="62306356" name="Picture"/>
+                                <pic:cNvPr id="1472273433" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1309072311" name="Picture">
+                        <wp:docPr id="98753973" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1309072311" name="Picture"/>
+                                <pic:cNvPr id="98753973" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1622005837" name="Picture">
+                        <wp:docPr id="272613822" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1622005837" name="Picture"/>
+                                <pic:cNvPr id="272613822" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1700379719" name="Picture">
+                        <wp:docPr id="340784513" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1700379719" name="Picture"/>
+                                <pic:cNvPr id="340784513" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1753931901" name="Picture">
+                        <wp:docPr id="1263927779" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1753931901" name="Picture"/>
+                                <pic:cNvPr id="1263927779" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="547867142" name="Picture">
+                        <wp:docPr id="179308611" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="547867142" name="Picture"/>
+                                <pic:cNvPr id="179308611" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1928060629" name="Picture">
+                        <wp:docPr id="130815063" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1928060629" name="Picture"/>
+                                <pic:cNvPr id="130815063" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1999962017" name="Picture">
+                        <wp:docPr id="400300530" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1999962017" name="Picture"/>
+                                <pic:cNvPr id="400300530" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="848821814" name="Picture">
+                        <wp:docPr id="1620092146" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="848821814" name="Picture"/>
+                                <pic:cNvPr id="1620092146" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="8681448" name="Picture">
+                        <wp:docPr id="1898202353" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="8681448" name="Picture"/>
+                                <pic:cNvPr id="1898202353" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1437783174" name="Picture">
+                        <wp:docPr id="1749317733" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1437783174" name="Picture"/>
+                                <pic:cNvPr id="1749317733" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="956830202" name="Picture">
+                        <wp:docPr id="1032015628" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="956830202" name="Picture"/>
+                                <pic:cNvPr id="1032015628" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="729286178" name="Picture">
+                        <wp:docPr id="861387162" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="729286178" name="Picture"/>
+                                <pic:cNvPr id="861387162" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="504849069" name="Picture">
+                        <wp:docPr id="1234947405" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="504849069" name="Picture"/>
+                                <pic:cNvPr id="1234947405" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="248893297" name="Picture">
+                        <wp:docPr id="38055487" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="248893297" name="Picture"/>
+                                <pic:cNvPr id="38055487" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13091,57 +13091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1300697099" name="Picture">
+                  <wp:docPr id="1436076270" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1300697099" name="Picture"/>
+                          <pic:cNvPr id="1436076270" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13180,57 +13180,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="691381285" name="Picture">
+                  <wp:docPr id="1465421828" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="691381285" name="Picture"/>
+                          <pic:cNvPr id="1465421828" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13860,57 +13860,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="150040349" name="Picture">
+                  <wp:docPr id="1488839038" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="150040349" name="Picture"/>
+                          <pic:cNvPr id="1488839038" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15169,57 +15169,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="646588399" name="Picture">
+                  <wp:docPr id="2099438050" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="646588399" name="Picture"/>
+                          <pic:cNvPr id="2099438050" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_24.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15272,57 +15272,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="849421151" name="Picture">
+                  <wp:docPr id="667493506" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="849421151" name="Picture"/>
+                          <pic:cNvPr id="667493506" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17278,57 +17278,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1295400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1596445257" name="Picture">
+                  <wp:docPr id="1083023853" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1596445257" name="Picture"/>
+                          <pic:cNvPr id="1083023853" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_23.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1295400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18466,57 +18466,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="685568563" name="Picture">
+                        <wp:docPr id="102714008" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="685568563" name="Picture"/>
+                                <pic:cNvPr id="102714008" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19366,57 +19366,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1385906166" name="Picture">
+                        <wp:docPr id="2122120288" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1385906166" name="Picture"/>
+                                <pic:cNvPr id="2122120288" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_15_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -21398,57 +21398,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1612777018" name="Picture">
+                  <wp:docPr id="1343190568" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1612777018" name="Picture"/>
+                          <pic:cNvPr id="1343190568" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21478,57 +21478,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1263793630" name="Picture">
+                  <wp:docPr id="1026385158" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1263793630" name="Picture"/>
+                          <pic:cNvPr id="1026385158" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22023,57 +22023,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="596490191" name="Picture">
+                  <wp:docPr id="688205783" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="596490191" name="Picture"/>
+                          <pic:cNvPr id="688205783" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23922,57 +23922,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1462111651" name="Picture">
+                  <wp:docPr id="58490565" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1462111651" name="Picture"/>
+                          <pic:cNvPr id="58490565" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24011,57 +24011,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="51376028" name="Picture">
+                  <wp:docPr id="1429155577" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="51376028" name="Picture"/>
+                          <pic:cNvPr id="1429155577" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24655,57 +24655,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1299321853" name="Picture">
+                  <wp:docPr id="1440008220" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1299321853" name="Picture"/>
+                          <pic:cNvPr id="1440008220" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25653,57 +25653,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1149043573" name="Picture">
+                  <wp:docPr id="475866551" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1149043573" name="Picture"/>
+                          <pic:cNvPr id="475866551" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25756,57 +25756,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="445206492" name="Picture">
+                  <wp:docPr id="1971433802" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="445206492" name="Picture"/>
+                          <pic:cNvPr id="1971433802" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27135,57 +27135,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2118555939" name="Picture">
+                  <wp:docPr id="102052105" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2118555939" name="Picture"/>
+                          <pic:cNvPr id="102052105" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28260,57 +28260,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1836532696" name="Picture">
+                        <wp:docPr id="868845676" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1836532696" name="Picture"/>
+                                <pic:cNvPr id="868845676" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -29613,57 +29613,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="117923764" name="Picture">
+                  <wp:docPr id="1418600257" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="117923764" name="Picture"/>
+                          <pic:cNvPr id="1418600257" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29702,57 +29702,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="331968049" name="Picture">
+                  <wp:docPr id="1016431258" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="331968049" name="Picture"/>
+                          <pic:cNvPr id="1016431258" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30346,57 +30346,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1157076499" name="Picture">
+                  <wp:docPr id="1130424204" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1157076499" name="Picture"/>
+                          <pic:cNvPr id="1130424204" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31344,57 +31344,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="797897020" name="Picture">
+                  <wp:docPr id="210763297" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="797897020" name="Picture"/>
+                          <pic:cNvPr id="210763297" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31447,57 +31447,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1805023563" name="Picture">
+                  <wp:docPr id="1372439353" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1805023563" name="Picture"/>
+                          <pic:cNvPr id="1372439353" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32828,57 +32828,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="995276921" name="Picture">
+                  <wp:docPr id="1400669413" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="995276921" name="Picture"/>
+                          <pic:cNvPr id="1400669413" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33971,57 +33971,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="451633556" name="Picture">
+                        <wp:docPr id="122847664" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="451633556" name="Picture"/>
+                                <pic:cNvPr id="122847664" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35360,57 +35360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="877958080" name="Picture">
+                  <wp:docPr id="809395731" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="877958080" name="Picture"/>
+                          <pic:cNvPr id="809395731" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35449,57 +35449,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1851513875" name="Picture">
+                  <wp:docPr id="1375971001" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1851513875" name="Picture"/>
+                          <pic:cNvPr id="1375971001" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36093,57 +36093,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1040738036" name="Picture">
+                  <wp:docPr id="167551102" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1040738036" name="Picture"/>
+                          <pic:cNvPr id="167551102" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37091,57 +37091,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="799397826" name="Picture">
+                  <wp:docPr id="1740983680" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="799397826" name="Picture"/>
+                          <pic:cNvPr id="1740983680" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37194,57 +37194,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="179225374" name="Picture">
+                  <wp:docPr id="669433181" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="179225374" name="Picture"/>
+                          <pic:cNvPr id="669433181" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38571,57 +38571,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="141070060" name="Picture">
+                  <wp:docPr id="867687535" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="141070060" name="Picture"/>
+                          <pic:cNvPr id="867687535" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39714,57 +39714,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1650166397" name="Picture">
+                        <wp:docPr id="1002257721" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1650166397" name="Picture"/>
+                                <pic:cNvPr id="1002257721" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -41075,57 +41075,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="772302644" name="Picture">
+                  <wp:docPr id="912575109" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="772302644" name="Picture"/>
+                          <pic:cNvPr id="912575109" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41164,57 +41164,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1251535955" name="Picture">
+                  <wp:docPr id="1538811475" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1251535955" name="Picture"/>
+                          <pic:cNvPr id="1538811475" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41808,57 +41808,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1813132692" name="Picture">
+                  <wp:docPr id="1141155114" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1813132692" name="Picture"/>
+                          <pic:cNvPr id="1141155114" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42806,57 +42806,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1065922012" name="Picture">
+                  <wp:docPr id="2031821076" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1065922012" name="Picture"/>
+                          <pic:cNvPr id="2031821076" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42909,57 +42909,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="556987615" name="Picture">
+                  <wp:docPr id="1859926613" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="556987615" name="Picture"/>
+                          <pic:cNvPr id="1859926613" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44286,57 +44286,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1832466092" name="Picture">
+                  <wp:docPr id="568956479" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1832466092" name="Picture"/>
+                          <pic:cNvPr id="568956479" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45429,57 +45429,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="411731881" name="Picture">
+                        <wp:docPr id="1785519615" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="411731881" name="Picture"/>
+                                <pic:cNvPr id="1785519615" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -46650,57 +46650,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1008885314" name="Picture">
+                  <wp:docPr id="131725027" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1008885314" name="Picture"/>
+                          <pic:cNvPr id="131725027" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46721,57 +46721,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="975253357" name="Picture">
+                  <wp:docPr id="1764318955" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="975253357" name="Picture"/>
+                          <pic:cNvPr id="1764318955" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47135,57 +47135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1914195959" name="Picture">
+                  <wp:docPr id="365073905" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1914195959" name="Picture"/>
+                          <pic:cNvPr id="365073905" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>