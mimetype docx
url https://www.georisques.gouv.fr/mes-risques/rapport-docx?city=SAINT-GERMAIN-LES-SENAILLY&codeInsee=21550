--- v0 (2026-08-17)
+++ v1 (2026-10-20)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1551914472" name="Picture">
+                  <wp:docPr id="119411480" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1551914472" name="Picture"/>
+                          <pic:cNvPr id="119411480" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1981937648" name="Picture">
+                  <wp:docPr id="1442513154" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1981937648" name="Picture"/>
+                          <pic:cNvPr id="1442513154" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1051138186" name="Picture">
+                        <wp:docPr id="144303242" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1051138186" name="Picture"/>
+                                <pic:cNvPr id="144303242" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="148995107" name="Picture">
+                  <wp:docPr id="525461962" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="148995107" name="Picture"/>
+                          <pic:cNvPr id="525461962" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1385422192" name="Picture">
+                  <wp:docPr id="1239534737" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1385422192" name="Picture"/>
+                          <pic:cNvPr id="1239534737" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2142881841" name="Picture">
+                  <wp:docPr id="1185374271" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2142881841" name="Picture"/>
+                          <pic:cNvPr id="1185374271" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2083163021" name="Picture">
+                  <wp:docPr id="1446432110" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2083163021" name="Picture"/>
+                          <pic:cNvPr id="1446432110" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1920266859" name="Picture">
+                  <wp:docPr id="1477230817" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1920266859" name="Picture"/>
+                          <pic:cNvPr id="1477230817" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="979422295" name="Picture">
+                        <wp:docPr id="522516093" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="979422295" name="Picture"/>
+                                <pic:cNvPr id="522516093" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1577147795" name="Picture">
+                        <wp:docPr id="795575826" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1577147795" name="Picture"/>
+                                <pic:cNvPr id="795575826" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="285627666" name="Picture">
+                        <wp:docPr id="285746725" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="285627666" name="Picture"/>
+                                <pic:cNvPr id="285746725" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1488268047" name="Picture">
+                        <wp:docPr id="699572685" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1488268047" name="Picture"/>
+                                <pic:cNvPr id="699572685" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1478452314" name="Picture">
+                        <wp:docPr id="1975648053" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1478452314" name="Picture"/>
+                                <pic:cNvPr id="1975648053" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1135733270" name="Picture">
+                        <wp:docPr id="1679254889" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1135733270" name="Picture"/>
+                                <pic:cNvPr id="1679254889" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="603259996" name="Picture">
+                        <wp:docPr id="963450433" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="603259996" name="Picture"/>
+                                <pic:cNvPr id="963450433" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1002919244" name="Picture">
+                        <wp:docPr id="649736383" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1002919244" name="Picture"/>
+                                <pic:cNvPr id="649736383" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1744872114" name="Picture">
+                        <wp:docPr id="2096151521" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1744872114" name="Picture"/>
+                                <pic:cNvPr id="2096151521" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="156289260" name="Picture">
+                        <wp:docPr id="1475440062" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="156289260" name="Picture"/>
+                                <pic:cNvPr id="1475440062" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1862423862" name="Picture">
+                        <wp:docPr id="282856987" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1862423862" name="Picture"/>
+                                <pic:cNvPr id="282856987" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="161499621" name="Picture">
+                        <wp:docPr id="1221041695" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="161499621" name="Picture"/>
+                                <pic:cNvPr id="1221041695" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="530611499" name="Picture">
+                        <wp:docPr id="1568617574" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="530611499" name="Picture"/>
+                                <pic:cNvPr id="1568617574" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="689145255" name="Picture">
+                        <wp:docPr id="1312541992" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="689145255" name="Picture"/>
+                                <pic:cNvPr id="1312541992" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1728208459" name="Picture">
+                        <wp:docPr id="466231504" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1728208459" name="Picture"/>
+                                <pic:cNvPr id="466231504" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="991850601" name="Picture">
+                  <wp:docPr id="403030652" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="991850601" name="Picture"/>
+                          <pic:cNvPr id="403030652" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="316258493" name="Picture">
+                  <wp:docPr id="1316085095" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="316258493" name="Picture"/>
+                          <pic:cNvPr id="1316085095" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="323224786" name="Picture">
+                  <wp:docPr id="1544137837" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="323224786" name="Picture"/>
+                          <pic:cNvPr id="1544137837" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1227039256" name="Picture">
+                  <wp:docPr id="452017737" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1227039256" name="Picture"/>
+                          <pic:cNvPr id="452017737" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="601379766" name="Picture">
+                  <wp:docPr id="1775203872" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="601379766" name="Picture"/>
+                          <pic:cNvPr id="1775203872" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="908283485" name="Picture">
+                  <wp:docPr id="426432848" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="908283485" name="Picture"/>
+                          <pic:cNvPr id="426432848" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="137497861" name="Picture">
+                        <wp:docPr id="201250254" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="137497861" name="Picture"/>
+                                <pic:cNvPr id="201250254" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1259716881" name="Picture">
+                  <wp:docPr id="1003168239" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1259716881" name="Picture"/>
+                          <pic:cNvPr id="1003168239" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2005308822" name="Picture">
+                  <wp:docPr id="1116050886" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2005308822" name="Picture"/>
+                          <pic:cNvPr id="1116050886" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1866789958" name="Picture">
+                  <wp:docPr id="1068001533" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1866789958" name="Picture"/>
+                          <pic:cNvPr id="1068001533" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1331435168" name="Picture">
+                  <wp:docPr id="572100313" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1331435168" name="Picture"/>
+                          <pic:cNvPr id="572100313" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="752035954" name="Picture">
+                  <wp:docPr id="1096044566" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="752035954" name="Picture"/>
+                          <pic:cNvPr id="1096044566" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1669884483" name="Picture">
+                  <wp:docPr id="1265457632" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1669884483" name="Picture"/>
+                          <pic:cNvPr id="1265457632" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="471892255" name="Picture">
+                        <wp:docPr id="1702805703" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="471892255" name="Picture"/>
+                                <pic:cNvPr id="1702805703" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24939,57 +24939,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1012542122" name="Picture">
+                  <wp:docPr id="1149052881" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1012542122" name="Picture"/>
+                          <pic:cNvPr id="1149052881" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25028,57 +25028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1614689996" name="Picture">
+                  <wp:docPr id="75910480" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1614689996" name="Picture"/>
+                          <pic:cNvPr id="75910480" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25672,57 +25672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1516515524" name="Picture">
+                  <wp:docPr id="1680972744" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1516515524" name="Picture"/>
+                          <pic:cNvPr id="1680972744" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26670,57 +26670,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="609495131" name="Picture">
+                  <wp:docPr id="590285010" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="609495131" name="Picture"/>
+                          <pic:cNvPr id="590285010" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26773,57 +26773,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="256103039" name="Picture">
+                  <wp:docPr id="257118976" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="256103039" name="Picture"/>
+                          <pic:cNvPr id="257118976" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28150,57 +28150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="877049867" name="Picture">
+                  <wp:docPr id="591513035" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="877049867" name="Picture"/>
+                          <pic:cNvPr id="591513035" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29293,57 +29293,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1167337319" name="Picture">
+                        <wp:docPr id="1258308937" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1167337319" name="Picture"/>
+                                <pic:cNvPr id="1258308937" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30654,57 +30654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1142114622" name="Picture">
+                  <wp:docPr id="1715646079" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1142114622" name="Picture"/>
+                          <pic:cNvPr id="1715646079" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30743,57 +30743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1538069662" name="Picture">
+                  <wp:docPr id="719240094" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1538069662" name="Picture"/>
+                          <pic:cNvPr id="719240094" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31387,57 +31387,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1522342640" name="Picture">
+                  <wp:docPr id="366642533" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1522342640" name="Picture"/>
+                          <pic:cNvPr id="366642533" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32385,57 +32385,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1793286981" name="Picture">
+                  <wp:docPr id="549099802" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1793286981" name="Picture"/>
+                          <pic:cNvPr id="549099802" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32488,57 +32488,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1840397780" name="Picture">
+                  <wp:docPr id="313849767" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1840397780" name="Picture"/>
+                          <pic:cNvPr id="313849767" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33865,57 +33865,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1079607635" name="Picture">
+                  <wp:docPr id="820263360" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1079607635" name="Picture"/>
+                          <pic:cNvPr id="820263360" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35008,57 +35008,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1830638147" name="Picture">
+                        <wp:docPr id="1977570470" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1830638147" name="Picture"/>
+                                <pic:cNvPr id="1977570470" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36397,57 +36397,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="395145283" name="Picture">
+                  <wp:docPr id="640911765" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="395145283" name="Picture"/>
+                          <pic:cNvPr id="640911765" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36486,57 +36486,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="595676838" name="Picture">
+                  <wp:docPr id="752196056" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="595676838" name="Picture"/>
+                          <pic:cNvPr id="752196056" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37130,57 +37130,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="604610527" name="Picture">
+                  <wp:docPr id="597725824" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="604610527" name="Picture"/>
+                          <pic:cNvPr id="597725824" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38188,57 +38188,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1747374963" name="Picture">
+                  <wp:docPr id="2021679844" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1747374963" name="Picture"/>
+                          <pic:cNvPr id="2021679844" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40463,57 +40463,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="458235867" name="Picture">
+                        <wp:docPr id="1384367575" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="458235867" name="Picture"/>
+                                <pic:cNvPr id="1384367575" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -41758,57 +41758,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="944547531" name="Picture">
+                  <wp:docPr id="155567489" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="944547531" name="Picture"/>
+                          <pic:cNvPr id="155567489" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41829,57 +41829,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1078501871" name="Picture">
+                  <wp:docPr id="1235293282" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1078501871" name="Picture"/>
+                          <pic:cNvPr id="1235293282" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42243,57 +42243,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="447437162" name="Picture">
+                  <wp:docPr id="414530927" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="447437162" name="Picture"/>
+                          <pic:cNvPr id="414530927" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>