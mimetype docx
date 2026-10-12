--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="207571854" name="Picture">
+                  <wp:docPr id="1943557663" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="207571854" name="Picture"/>
+                          <pic:cNvPr id="1943557663" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1657216745" name="Picture">
+                  <wp:docPr id="1316506440" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1657216745" name="Picture"/>
+                          <pic:cNvPr id="1316506440" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1320910443" name="Picture">
+                        <wp:docPr id="1370194935" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1320910443" name="Picture"/>
+                                <pic:cNvPr id="1370194935" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2069017073" name="Picture">
+                  <wp:docPr id="613053023" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2069017073" name="Picture"/>
+                          <pic:cNvPr id="613053023" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="148383877" name="Picture">
+                  <wp:docPr id="620264960" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="148383877" name="Picture"/>
+                          <pic:cNvPr id="620264960" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="166440567" name="Picture">
+                  <wp:docPr id="353593386" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="166440567" name="Picture"/>
+                          <pic:cNvPr id="353593386" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1042247257" name="Picture">
+                  <wp:docPr id="1144455559" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1042247257" name="Picture"/>
+                          <pic:cNvPr id="1144455559" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2053874766" name="Picture">
+                  <wp:docPr id="2028557905" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2053874766" name="Picture"/>
+                          <pic:cNvPr id="2028557905" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="363198760" name="Picture">
+                        <wp:docPr id="1862267831" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="363198760" name="Picture"/>
+                                <pic:cNvPr id="1862267831" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1094831631" name="Picture">
+                        <wp:docPr id="1289047402" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1094831631" name="Picture"/>
+                                <pic:cNvPr id="1289047402" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="615450956" name="Picture">
+                        <wp:docPr id="1451590381" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="615450956" name="Picture"/>
+                                <pic:cNvPr id="1451590381" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="226374708" name="Picture">
+                        <wp:docPr id="1698199130" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="226374708" name="Picture"/>
+                                <pic:cNvPr id="1698199130" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1604518881" name="Picture">
+                        <wp:docPr id="2008061134" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1604518881" name="Picture"/>
+                                <pic:cNvPr id="2008061134" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1815887721" name="Picture">
+                        <wp:docPr id="2073440979" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1815887721" name="Picture"/>
+                                <pic:cNvPr id="2073440979" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1908880475" name="Picture">
+                        <wp:docPr id="1460416196" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1908880475" name="Picture"/>
+                                <pic:cNvPr id="1460416196" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1047166695" name="Picture">
+                        <wp:docPr id="1492591886" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1047166695" name="Picture"/>
+                                <pic:cNvPr id="1492591886" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="659027697" name="Picture">
+                        <wp:docPr id="874848486" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="659027697" name="Picture"/>
+                                <pic:cNvPr id="874848486" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="797598276" name="Picture">
+                        <wp:docPr id="377124664" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="797598276" name="Picture"/>
+                                <pic:cNvPr id="377124664" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="753246546" name="Picture">
+                        <wp:docPr id="1955370265" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="753246546" name="Picture"/>
+                                <pic:cNvPr id="1955370265" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1797170073" name="Picture">
+                        <wp:docPr id="697943982" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1797170073" name="Picture"/>
+                                <pic:cNvPr id="697943982" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1037283881" name="Picture">
+                  <wp:docPr id="1545330309" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1037283881" name="Picture"/>
+                          <pic:cNvPr id="1545330309" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1376620370" name="Picture">
+                  <wp:docPr id="218158245" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1376620370" name="Picture"/>
+                          <pic:cNvPr id="218158245" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1312815634" name="Picture">
+                  <wp:docPr id="1647919216" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1312815634" name="Picture"/>
+                          <pic:cNvPr id="1647919216" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1266735612" name="Picture">
+                  <wp:docPr id="762498700" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1266735612" name="Picture"/>
+                          <pic:cNvPr id="762498700" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1683409314" name="Picture">
+                  <wp:docPr id="1407053369" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1683409314" name="Picture"/>
+                          <pic:cNvPr id="1407053369" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="83838553" name="Picture">
+                  <wp:docPr id="1522339857" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="83838553" name="Picture"/>
+                          <pic:cNvPr id="1522339857" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="391876773" name="Picture">
+                        <wp:docPr id="1328602667" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="391876773" name="Picture"/>
+                                <pic:cNvPr id="1328602667" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1942970115" name="Picture">
+                  <wp:docPr id="8498210" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1942970115" name="Picture"/>
+                          <pic:cNvPr id="8498210" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1168028496" name="Picture">
+                  <wp:docPr id="998123907" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1168028496" name="Picture"/>
+                          <pic:cNvPr id="998123907" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="235658750" name="Picture">
+                  <wp:docPr id="1920362817" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="235658750" name="Picture"/>
+                          <pic:cNvPr id="1920362817" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="734163425" name="Picture">
+                  <wp:docPr id="38531306" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="734163425" name="Picture"/>
+                          <pic:cNvPr id="38531306" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1060451312" name="Picture">
+                  <wp:docPr id="235807140" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1060451312" name="Picture"/>
+                          <pic:cNvPr id="235807140" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1285440403" name="Picture">
+                  <wp:docPr id="2077013086" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1285440403" name="Picture"/>
+                          <pic:cNvPr id="2077013086" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21941,57 +21941,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1204649175" name="Picture">
+                        <wp:docPr id="1856058361" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1204649175" name="Picture"/>
+                                <pic:cNvPr id="1856058361" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -23330,57 +23330,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2037464422" name="Picture">
+                  <wp:docPr id="1892750391" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2037464422" name="Picture"/>
+                          <pic:cNvPr id="1892750391" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23419,57 +23419,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1568642728" name="Picture">
+                  <wp:docPr id="2043320704" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1568642728" name="Picture"/>
+                          <pic:cNvPr id="2043320704" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24063,57 +24063,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="194259546" name="Picture">
+                  <wp:docPr id="159689620" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="194259546" name="Picture"/>
+                          <pic:cNvPr id="159689620" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25061,57 +25061,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1702221561" name="Picture">
+                  <wp:docPr id="305105613" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1702221561" name="Picture"/>
+                          <pic:cNvPr id="305105613" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25164,57 +25164,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="865634429" name="Picture">
+                  <wp:docPr id="602876433" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="865634429" name="Picture"/>
+                          <pic:cNvPr id="602876433" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26541,57 +26541,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1645966588" name="Picture">
+                  <wp:docPr id="1748790899" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1645966588" name="Picture"/>
+                          <pic:cNvPr id="1748790899" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27684,57 +27684,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1385191022" name="Picture">
+                        <wp:docPr id="1204187587" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1385191022" name="Picture"/>
+                                <pic:cNvPr id="1204187587" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -29045,57 +29045,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1796564052" name="Picture">
+                  <wp:docPr id="1275252926" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1796564052" name="Picture"/>
+                          <pic:cNvPr id="1275252926" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29134,57 +29134,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1075089495" name="Picture">
+                  <wp:docPr id="903131327" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1075089495" name="Picture"/>
+                          <pic:cNvPr id="903131327" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29778,57 +29778,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1036374359" name="Picture">
+                  <wp:docPr id="399378912" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1036374359" name="Picture"/>
+                          <pic:cNvPr id="399378912" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30776,57 +30776,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="18866783" name="Picture">
+                  <wp:docPr id="1021124245" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="18866783" name="Picture"/>
+                          <pic:cNvPr id="1021124245" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30879,57 +30879,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1463860117" name="Picture">
+                  <wp:docPr id="711367556" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1463860117" name="Picture"/>
+                          <pic:cNvPr id="711367556" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32256,57 +32256,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1494075795" name="Picture">
+                  <wp:docPr id="1537249240" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1494075795" name="Picture"/>
+                          <pic:cNvPr id="1537249240" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33399,57 +33399,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="718186537" name="Picture">
+                        <wp:docPr id="1843905374" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="718186537" name="Picture"/>
+                                <pic:cNvPr id="1843905374" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -34620,57 +34620,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="490253746" name="Picture">
+                  <wp:docPr id="845569909" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="490253746" name="Picture"/>
+                          <pic:cNvPr id="845569909" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34691,57 +34691,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="209975772" name="Picture">
+                  <wp:docPr id="1395649719" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="209975772" name="Picture"/>
+                          <pic:cNvPr id="1395649719" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35105,57 +35105,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="438367718" name="Picture">
+                  <wp:docPr id="113773723" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="438367718" name="Picture"/>
+                          <pic:cNvPr id="113773723" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>