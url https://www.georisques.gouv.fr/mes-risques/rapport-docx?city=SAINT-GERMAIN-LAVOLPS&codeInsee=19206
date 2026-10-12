--- v1 (2026-10-12)
+++ v2 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1943557663" name="Picture">
+                  <wp:docPr id="2035881562" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1943557663" name="Picture"/>
+                          <pic:cNvPr id="2035881562" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1316506440" name="Picture">
+                  <wp:docPr id="708926351" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1316506440" name="Picture"/>
+                          <pic:cNvPr id="708926351" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1370194935" name="Picture">
+                        <wp:docPr id="1139996111" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1370194935" name="Picture"/>
+                                <pic:cNvPr id="1139996111" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="613053023" name="Picture">
+                  <wp:docPr id="1454414893" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="613053023" name="Picture"/>
+                          <pic:cNvPr id="1454414893" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="620264960" name="Picture">
+                  <wp:docPr id="1967238372" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="620264960" name="Picture"/>
+                          <pic:cNvPr id="1967238372" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="353593386" name="Picture">
+                  <wp:docPr id="1034269077" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="353593386" name="Picture"/>
+                          <pic:cNvPr id="1034269077" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1144455559" name="Picture">
+                  <wp:docPr id="373057629" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1144455559" name="Picture"/>
+                          <pic:cNvPr id="373057629" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2028557905" name="Picture">
+                  <wp:docPr id="1688996058" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2028557905" name="Picture"/>
+                          <pic:cNvPr id="1688996058" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1862267831" name="Picture">
+                        <wp:docPr id="1030180459" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1862267831" name="Picture"/>
+                                <pic:cNvPr id="1030180459" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1289047402" name="Picture">
+                        <wp:docPr id="1391066344" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1289047402" name="Picture"/>
+                                <pic:cNvPr id="1391066344" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1451590381" name="Picture">
+                        <wp:docPr id="425232972" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1451590381" name="Picture"/>
+                                <pic:cNvPr id="425232972" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1698199130" name="Picture">
+                        <wp:docPr id="1109810660" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1698199130" name="Picture"/>
+                                <pic:cNvPr id="1109810660" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2008061134" name="Picture">
+                        <wp:docPr id="1855584138" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2008061134" name="Picture"/>
+                                <pic:cNvPr id="1855584138" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2073440979" name="Picture">
+                        <wp:docPr id="1046233653" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2073440979" name="Picture"/>
+                                <pic:cNvPr id="1046233653" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1460416196" name="Picture">
+                        <wp:docPr id="1394967290" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1460416196" name="Picture"/>
+                                <pic:cNvPr id="1394967290" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1492591886" name="Picture">
+                        <wp:docPr id="1139349168" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1492591886" name="Picture"/>
+                                <pic:cNvPr id="1139349168" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="874848486" name="Picture">
+                        <wp:docPr id="477654843" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="874848486" name="Picture"/>
+                                <pic:cNvPr id="477654843" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="377124664" name="Picture">
+                        <wp:docPr id="974507127" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="377124664" name="Picture"/>
+                                <pic:cNvPr id="974507127" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1955370265" name="Picture">
+                        <wp:docPr id="985826706" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1955370265" name="Picture"/>
+                                <pic:cNvPr id="985826706" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="697943982" name="Picture">
+                        <wp:docPr id="1295661006" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="697943982" name="Picture"/>
+                                <pic:cNvPr id="1295661006" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1545330309" name="Picture">
+                  <wp:docPr id="915593449" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1545330309" name="Picture"/>
+                          <pic:cNvPr id="915593449" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="218158245" name="Picture">
+                  <wp:docPr id="1569139693" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="218158245" name="Picture"/>
+                          <pic:cNvPr id="1569139693" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1647919216" name="Picture">
+                  <wp:docPr id="1146346684" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1647919216" name="Picture"/>
+                          <pic:cNvPr id="1146346684" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="762498700" name="Picture">
+                  <wp:docPr id="709455314" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="762498700" name="Picture"/>
+                          <pic:cNvPr id="709455314" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1407053369" name="Picture">
+                  <wp:docPr id="1190246325" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1407053369" name="Picture"/>
+                          <pic:cNvPr id="1190246325" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1522339857" name="Picture">
+                  <wp:docPr id="748099753" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1522339857" name="Picture"/>
+                          <pic:cNvPr id="748099753" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1328602667" name="Picture">
+                        <wp:docPr id="152561621" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1328602667" name="Picture"/>
+                                <pic:cNvPr id="152561621" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="8498210" name="Picture">
+                  <wp:docPr id="762123793" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="8498210" name="Picture"/>
+                          <pic:cNvPr id="762123793" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="998123907" name="Picture">
+                  <wp:docPr id="1185368749" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="998123907" name="Picture"/>
+                          <pic:cNvPr id="1185368749" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1920362817" name="Picture">
+                  <wp:docPr id="1891116259" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1920362817" name="Picture"/>
+                          <pic:cNvPr id="1891116259" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="38531306" name="Picture">
+                  <wp:docPr id="782042233" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="38531306" name="Picture"/>
+                          <pic:cNvPr id="782042233" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="235807140" name="Picture">
+                  <wp:docPr id="241337372" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="235807140" name="Picture"/>
+                          <pic:cNvPr id="241337372" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2077013086" name="Picture">
+                  <wp:docPr id="33163541" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2077013086" name="Picture"/>
+                          <pic:cNvPr id="33163541" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21941,57 +21941,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1856058361" name="Picture">
+                        <wp:docPr id="1143162861" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1856058361" name="Picture"/>
+                                <pic:cNvPr id="1143162861" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -23330,57 +23330,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1892750391" name="Picture">
+                  <wp:docPr id="364928221" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1892750391" name="Picture"/>
+                          <pic:cNvPr id="364928221" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23419,57 +23419,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2043320704" name="Picture">
+                  <wp:docPr id="746668434" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2043320704" name="Picture"/>
+                          <pic:cNvPr id="746668434" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24063,57 +24063,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="159689620" name="Picture">
+                  <wp:docPr id="1035856351" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="159689620" name="Picture"/>
+                          <pic:cNvPr id="1035856351" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25061,57 +25061,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="305105613" name="Picture">
+                  <wp:docPr id="491513547" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="305105613" name="Picture"/>
+                          <pic:cNvPr id="491513547" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25164,57 +25164,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="602876433" name="Picture">
+                  <wp:docPr id="1176901445" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="602876433" name="Picture"/>
+                          <pic:cNvPr id="1176901445" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26541,57 +26541,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1748790899" name="Picture">
+                  <wp:docPr id="1555318983" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1748790899" name="Picture"/>
+                          <pic:cNvPr id="1555318983" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27684,57 +27684,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1204187587" name="Picture">
+                        <wp:docPr id="402470846" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1204187587" name="Picture"/>
+                                <pic:cNvPr id="402470846" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -29045,57 +29045,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1275252926" name="Picture">
+                  <wp:docPr id="1769056246" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1275252926" name="Picture"/>
+                          <pic:cNvPr id="1769056246" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29134,57 +29134,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="903131327" name="Picture">
+                  <wp:docPr id="888393051" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="903131327" name="Picture"/>
+                          <pic:cNvPr id="888393051" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29778,57 +29778,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="399378912" name="Picture">
+                  <wp:docPr id="51456394" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="399378912" name="Picture"/>
+                          <pic:cNvPr id="51456394" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30776,57 +30776,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1021124245" name="Picture">
+                  <wp:docPr id="960118693" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1021124245" name="Picture"/>
+                          <pic:cNvPr id="960118693" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30879,57 +30879,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="711367556" name="Picture">
+                  <wp:docPr id="1010786969" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="711367556" name="Picture"/>
+                          <pic:cNvPr id="1010786969" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32256,57 +32256,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1537249240" name="Picture">
+                  <wp:docPr id="157893312" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1537249240" name="Picture"/>
+                          <pic:cNvPr id="157893312" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33399,57 +33399,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1843905374" name="Picture">
+                        <wp:docPr id="273572811" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1843905374" name="Picture"/>
+                                <pic:cNvPr id="273572811" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -34620,57 +34620,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="845569909" name="Picture">
+                  <wp:docPr id="1399999552" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="845569909" name="Picture"/>
+                          <pic:cNvPr id="1399999552" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34691,57 +34691,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1395649719" name="Picture">
+                  <wp:docPr id="855734210" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1395649719" name="Picture"/>
+                          <pic:cNvPr id="855734210" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35105,57 +35105,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="113773723" name="Picture">
+                  <wp:docPr id="1629559006" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="113773723" name="Picture"/>
+                          <pic:cNvPr id="1629559006" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>