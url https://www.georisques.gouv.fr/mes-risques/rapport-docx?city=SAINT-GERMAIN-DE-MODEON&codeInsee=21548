--- v0 (2026-08-18)
+++ v1 (2026-10-19)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="502112359" name="Picture">
+                  <wp:docPr id="2070398860" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="502112359" name="Picture"/>
+                          <pic:cNvPr id="2070398860" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="609146217" name="Picture">
+                  <wp:docPr id="2117632853" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="609146217" name="Picture"/>
+                          <pic:cNvPr id="2117632853" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="693375840" name="Picture">
+                        <wp:docPr id="393330117" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="693375840" name="Picture"/>
+                                <pic:cNvPr id="393330117" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1517905701" name="Picture">
+                  <wp:docPr id="1212019556" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1517905701" name="Picture"/>
+                          <pic:cNvPr id="1212019556" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="434542827" name="Picture">
+                  <wp:docPr id="1109466528" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="434542827" name="Picture"/>
+                          <pic:cNvPr id="1109466528" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1736569028" name="Picture">
+                  <wp:docPr id="613543792" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1736569028" name="Picture"/>
+                          <pic:cNvPr id="613543792" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="955251417" name="Picture">
+                  <wp:docPr id="680413440" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="955251417" name="Picture"/>
+                          <pic:cNvPr id="680413440" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="254035866" name="Picture">
+                  <wp:docPr id="661899140" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="254035866" name="Picture"/>
+                          <pic:cNvPr id="661899140" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="470184600" name="Picture">
+                        <wp:docPr id="1632004314" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="470184600" name="Picture"/>
+                                <pic:cNvPr id="1632004314" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1009609145" name="Picture">
+                        <wp:docPr id="1842182070" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1009609145" name="Picture"/>
+                                <pic:cNvPr id="1842182070" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1432842965" name="Picture">
+                        <wp:docPr id="1562055514" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1432842965" name="Picture"/>
+                                <pic:cNvPr id="1562055514" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2130802582" name="Picture">
+                        <wp:docPr id="909633327" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2130802582" name="Picture"/>
+                                <pic:cNvPr id="909633327" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="210229670" name="Picture">
+                        <wp:docPr id="524286195" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="210229670" name="Picture"/>
+                                <pic:cNvPr id="524286195" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="452449624" name="Picture">
+                        <wp:docPr id="534145173" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="452449624" name="Picture"/>
+                                <pic:cNvPr id="534145173" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2133939409" name="Picture">
+                        <wp:docPr id="1629129446" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2133939409" name="Picture"/>
+                                <pic:cNvPr id="1629129446" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1342471242" name="Picture">
+                        <wp:docPr id="1573666188" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1342471242" name="Picture"/>
+                                <pic:cNvPr id="1573666188" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1189854024" name="Picture">
+                        <wp:docPr id="712330332" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1189854024" name="Picture"/>
+                                <pic:cNvPr id="712330332" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1783213897" name="Picture">
+                        <wp:docPr id="603574550" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1783213897" name="Picture"/>
+                                <pic:cNvPr id="603574550" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="634450151" name="Picture">
+                        <wp:docPr id="1694103834" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="634450151" name="Picture"/>
+                                <pic:cNvPr id="1694103834" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2059048362" name="Picture">
+                        <wp:docPr id="1368503454" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2059048362" name="Picture"/>
+                                <pic:cNvPr id="1368503454" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1346069307" name="Picture">
+                        <wp:docPr id="2074650084" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1346069307" name="Picture"/>
+                                <pic:cNvPr id="2074650084" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1581297001" name="Picture">
+                        <wp:docPr id="1692939774" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1581297001" name="Picture"/>
+                                <pic:cNvPr id="1692939774" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2120215555" name="Picture">
+                        <wp:docPr id="981512880" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2120215555" name="Picture"/>
+                                <pic:cNvPr id="981512880" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2061370418" name="Picture">
+                  <wp:docPr id="782141028" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2061370418" name="Picture"/>
+                          <pic:cNvPr id="782141028" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1343364938" name="Picture">
+                  <wp:docPr id="2058929771" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1343364938" name="Picture"/>
+                          <pic:cNvPr id="2058929771" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="49828547" name="Picture">
+                  <wp:docPr id="1944553351" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="49828547" name="Picture"/>
+                          <pic:cNvPr id="1944553351" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="962244522" name="Picture">
+                  <wp:docPr id="257549693" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="962244522" name="Picture"/>
+                          <pic:cNvPr id="257549693" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1480432127" name="Picture">
+                  <wp:docPr id="1024765294" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1480432127" name="Picture"/>
+                          <pic:cNvPr id="1024765294" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="673067696" name="Picture">
+                  <wp:docPr id="72408791" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="673067696" name="Picture"/>
+                          <pic:cNvPr id="72408791" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1485179415" name="Picture">
+                        <wp:docPr id="1947826957" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1485179415" name="Picture"/>
+                                <pic:cNvPr id="1947826957" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="276549953" name="Picture">
+                  <wp:docPr id="1344563570" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="276549953" name="Picture"/>
+                          <pic:cNvPr id="1344563570" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1382879996" name="Picture">
+                  <wp:docPr id="255548043" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1382879996" name="Picture"/>
+                          <pic:cNvPr id="255548043" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="986938388" name="Picture">
+                  <wp:docPr id="809863538" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="986938388" name="Picture"/>
+                          <pic:cNvPr id="809863538" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="642094590" name="Picture">
+                  <wp:docPr id="643775890" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="642094590" name="Picture"/>
+                          <pic:cNvPr id="643775890" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="641818784" name="Picture">
+                  <wp:docPr id="1095497877" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="641818784" name="Picture"/>
+                          <pic:cNvPr id="1095497877" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2026570811" name="Picture">
+                  <wp:docPr id="1825834866" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2026570811" name="Picture"/>
+                          <pic:cNvPr id="1825834866" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1661969661" name="Picture">
+                        <wp:docPr id="1464794688" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1661969661" name="Picture"/>
+                                <pic:cNvPr id="1464794688" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24718,57 +24718,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="747217719" name="Picture">
+                  <wp:docPr id="1732969083" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="747217719" name="Picture"/>
+                          <pic:cNvPr id="1732969083" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24807,57 +24807,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1465460491" name="Picture">
+                  <wp:docPr id="1841211956" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1465460491" name="Picture"/>
+                          <pic:cNvPr id="1841211956" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25439,57 +25439,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1240422737" name="Picture">
+                  <wp:docPr id="1294136637" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1240422737" name="Picture"/>
+                          <pic:cNvPr id="1294136637" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26383,57 +26383,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2106415036" name="Picture">
+                  <wp:docPr id="768775886" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2106415036" name="Picture"/>
+                          <pic:cNvPr id="768775886" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26486,57 +26486,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="52603436" name="Picture">
+                  <wp:docPr id="318460718" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="52603436" name="Picture"/>
+                          <pic:cNvPr id="318460718" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27824,57 +27824,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1729714037" name="Picture">
+                  <wp:docPr id="291107105" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1729714037" name="Picture"/>
+                          <pic:cNvPr id="291107105" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28962,57 +28962,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1278096937" name="Picture">
+                  <wp:docPr id="1146228347" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1278096937" name="Picture"/>
+                          <pic:cNvPr id="1146228347" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29051,57 +29051,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1572508554" name="Picture">
+                  <wp:docPr id="745576958" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1572508554" name="Picture"/>
+                          <pic:cNvPr id="745576958" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29695,57 +29695,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1890964919" name="Picture">
+                  <wp:docPr id="1929291176" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1890964919" name="Picture"/>
+                          <pic:cNvPr id="1929291176" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30693,57 +30693,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="217980150" name="Picture">
+                  <wp:docPr id="836343553" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="217980150" name="Picture"/>
+                          <pic:cNvPr id="836343553" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30796,57 +30796,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1261746172" name="Picture">
+                  <wp:docPr id="274741164" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1261746172" name="Picture"/>
+                          <pic:cNvPr id="274741164" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32173,57 +32173,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1142229770" name="Picture">
+                  <wp:docPr id="1601849785" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1142229770" name="Picture"/>
+                          <pic:cNvPr id="1601849785" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33316,57 +33316,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="537475045" name="Picture">
+                        <wp:docPr id="1878989686" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="537475045" name="Picture"/>
+                                <pic:cNvPr id="1878989686" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -34677,57 +34677,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1277699509" name="Picture">
+                  <wp:docPr id="1657122993" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1277699509" name="Picture"/>
+                          <pic:cNvPr id="1657122993" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34766,57 +34766,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1619882692" name="Picture">
+                  <wp:docPr id="449769460" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1619882692" name="Picture"/>
+                          <pic:cNvPr id="449769460" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35410,57 +35410,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1940632973" name="Picture">
+                  <wp:docPr id="430874876" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1940632973" name="Picture"/>
+                          <pic:cNvPr id="430874876" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36408,57 +36408,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="136047512" name="Picture">
+                  <wp:docPr id="655435371" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="136047512" name="Picture"/>
+                          <pic:cNvPr id="655435371" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36511,57 +36511,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="467185002" name="Picture">
+                  <wp:docPr id="933057570" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="467185002" name="Picture"/>
+                          <pic:cNvPr id="933057570" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37888,57 +37888,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="71873496" name="Picture">
+                  <wp:docPr id="178353406" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="71873496" name="Picture"/>
+                          <pic:cNvPr id="178353406" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39031,57 +39031,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="330386811" name="Picture">
+                        <wp:docPr id="1403756876" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="330386811" name="Picture"/>
+                                <pic:cNvPr id="1403756876" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -40302,57 +40302,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2096677370" name="Picture">
+                  <wp:docPr id="1659222315" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2096677370" name="Picture"/>
+                          <pic:cNvPr id="1659222315" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40382,57 +40382,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="224343754" name="Picture">
+                  <wp:docPr id="521061884" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="224343754" name="Picture"/>
+                          <pic:cNvPr id="521061884" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40861,57 +40861,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2133311727" name="Picture">
+                  <wp:docPr id="399117009" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2133311727" name="Picture"/>
+                          <pic:cNvPr id="399117009" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42456,57 +42456,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1675757413" name="Picture">
+                  <wp:docPr id="1306626277" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1675757413" name="Picture"/>
+                          <pic:cNvPr id="1306626277" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42527,57 +42527,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="402625717" name="Picture">
+                  <wp:docPr id="615089536" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="402625717" name="Picture"/>
+                          <pic:cNvPr id="615089536" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42941,57 +42941,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1453198877" name="Picture">
+                  <wp:docPr id="1676844870" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1453198877" name="Picture"/>
+                          <pic:cNvPr id="1676844870" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>