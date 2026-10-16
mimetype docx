--- v0 (2026-08-18)
+++ v1 (2026-10-16)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2023296161" name="Picture">
+                  <wp:docPr id="1781857514" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2023296161" name="Picture"/>
+                          <pic:cNvPr id="1781857514" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="55271674" name="Picture">
+                  <wp:docPr id="1168247959" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="55271674" name="Picture"/>
+                          <pic:cNvPr id="1168247959" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2019490085" name="Picture">
+                        <wp:docPr id="1177817450" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2019490085" name="Picture"/>
+                                <pic:cNvPr id="1177817450" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="155475487" name="Picture">
+                  <wp:docPr id="1744027176" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="155475487" name="Picture"/>
+                          <pic:cNvPr id="1744027176" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1484855135" name="Picture">
+                  <wp:docPr id="161081247" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1484855135" name="Picture"/>
+                          <pic:cNvPr id="161081247" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1647618813" name="Picture">
+                  <wp:docPr id="1471008122" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1647618813" name="Picture"/>
+                          <pic:cNvPr id="1471008122" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1663998823" name="Picture">
+                  <wp:docPr id="758985036" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1663998823" name="Picture"/>
+                          <pic:cNvPr id="758985036" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1519567600" name="Picture">
+                  <wp:docPr id="804760270" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1519567600" name="Picture"/>
+                          <pic:cNvPr id="804760270" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1894003184" name="Picture">
+                        <wp:docPr id="1416496631" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1894003184" name="Picture"/>
+                                <pic:cNvPr id="1416496631" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1847661594" name="Picture">
+                        <wp:docPr id="1082778021" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1847661594" name="Picture"/>
+                                <pic:cNvPr id="1082778021" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1807949653" name="Picture">
+                        <wp:docPr id="1011329541" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1807949653" name="Picture"/>
+                                <pic:cNvPr id="1011329541" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1272491140" name="Picture">
+                        <wp:docPr id="2131569558" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1272491140" name="Picture"/>
+                                <pic:cNvPr id="2131569558" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1825049926" name="Picture">
+                        <wp:docPr id="1138937649" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1825049926" name="Picture"/>
+                                <pic:cNvPr id="1138937649" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1868180470" name="Picture">
+                        <wp:docPr id="2088082432" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1868180470" name="Picture"/>
+                                <pic:cNvPr id="2088082432" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1982758147" name="Picture">
+                        <wp:docPr id="862817212" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1982758147" name="Picture"/>
+                                <pic:cNvPr id="862817212" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="15964949" name="Picture">
+                        <wp:docPr id="214828246" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="15964949" name="Picture"/>
+                                <pic:cNvPr id="214828246" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="798807300" name="Picture">
+                        <wp:docPr id="518230584" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="798807300" name="Picture"/>
+                                <pic:cNvPr id="518230584" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="717273082" name="Picture">
+                        <wp:docPr id="787536310" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="717273082" name="Picture"/>
+                                <pic:cNvPr id="787536310" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1583203934" name="Picture">
+                        <wp:docPr id="327796293" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1583203934" name="Picture"/>
+                                <pic:cNvPr id="327796293" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="502188666" name="Picture">
+                        <wp:docPr id="1554245186" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="502188666" name="Picture"/>
+                                <pic:cNvPr id="1554245186" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1610134091" name="Picture">
+                        <wp:docPr id="1990576123" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1610134091" name="Picture"/>
+                                <pic:cNvPr id="1990576123" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2130175136" name="Picture">
+                        <wp:docPr id="1288862862" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2130175136" name="Picture"/>
+                                <pic:cNvPr id="1288862862" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1875901140" name="Picture">
+                        <wp:docPr id="1849956266" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1875901140" name="Picture"/>
+                                <pic:cNvPr id="1849956266" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1781527759" name="Picture">
+                  <wp:docPr id="1186146503" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1781527759" name="Picture"/>
+                          <pic:cNvPr id="1186146503" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1776992997" name="Picture">
+                  <wp:docPr id="1573459443" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1776992997" name="Picture"/>
+                          <pic:cNvPr id="1573459443" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1382577271" name="Picture">
+                  <wp:docPr id="1842638922" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1382577271" name="Picture"/>
+                          <pic:cNvPr id="1842638922" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1490532058" name="Picture">
+                  <wp:docPr id="364519113" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1490532058" name="Picture"/>
+                          <pic:cNvPr id="364519113" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="278334448" name="Picture">
+                  <wp:docPr id="229836845" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="278334448" name="Picture"/>
+                          <pic:cNvPr id="229836845" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="816929443" name="Picture">
+                  <wp:docPr id="361581812" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="816929443" name="Picture"/>
+                          <pic:cNvPr id="361581812" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1331136870" name="Picture">
+                        <wp:docPr id="1941567199" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1331136870" name="Picture"/>
+                                <pic:cNvPr id="1941567199" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="76141519" name="Picture">
+                  <wp:docPr id="604968518" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="76141519" name="Picture"/>
+                          <pic:cNvPr id="604968518" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="287509192" name="Picture">
+                  <wp:docPr id="972060627" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="287509192" name="Picture"/>
+                          <pic:cNvPr id="972060627" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1649196339" name="Picture">
+                  <wp:docPr id="88305980" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1649196339" name="Picture"/>
+                          <pic:cNvPr id="88305980" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1485443479" name="Picture">
+                  <wp:docPr id="1849413618" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1485443479" name="Picture"/>
+                          <pic:cNvPr id="1849413618" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1705726473" name="Picture">
+                  <wp:docPr id="346706805" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1705726473" name="Picture"/>
+                          <pic:cNvPr id="346706805" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="469766704" name="Picture">
+                  <wp:docPr id="1573607105" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="469766704" name="Picture"/>
+                          <pic:cNvPr id="1573607105" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1993756788" name="Picture">
+                        <wp:docPr id="261715473" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1993756788" name="Picture"/>
+                                <pic:cNvPr id="261715473" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24939,57 +24939,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1792761100" name="Picture">
+                  <wp:docPr id="149111933" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1792761100" name="Picture"/>
+                          <pic:cNvPr id="149111933" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25028,57 +25028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1795040341" name="Picture">
+                  <wp:docPr id="216930109" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1795040341" name="Picture"/>
+                          <pic:cNvPr id="216930109" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25672,57 +25672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1213127800" name="Picture">
+                  <wp:docPr id="1739965472" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1213127800" name="Picture"/>
+                          <pic:cNvPr id="1739965472" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26670,57 +26670,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1848057478" name="Picture">
+                  <wp:docPr id="1732175425" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1848057478" name="Picture"/>
+                          <pic:cNvPr id="1732175425" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26773,57 +26773,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="306319316" name="Picture">
+                  <wp:docPr id="643753398" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="306319316" name="Picture"/>
+                          <pic:cNvPr id="643753398" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28150,57 +28150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="316350462" name="Picture">
+                  <wp:docPr id="1022995409" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="316350462" name="Picture"/>
+                          <pic:cNvPr id="1022995409" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29293,57 +29293,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="100219001" name="Picture">
+                        <wp:docPr id="1025816586" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="100219001" name="Picture"/>
+                                <pic:cNvPr id="1025816586" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30654,57 +30654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1326969815" name="Picture">
+                  <wp:docPr id="1290939228" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1326969815" name="Picture"/>
+                          <pic:cNvPr id="1290939228" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30743,57 +30743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1941473173" name="Picture">
+                  <wp:docPr id="2110607005" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1941473173" name="Picture"/>
+                          <pic:cNvPr id="2110607005" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31387,57 +31387,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1486761582" name="Picture">
+                  <wp:docPr id="1013957123" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1486761582" name="Picture"/>
+                          <pic:cNvPr id="1013957123" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32385,57 +32385,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="698541678" name="Picture">
+                  <wp:docPr id="370663973" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="698541678" name="Picture"/>
+                          <pic:cNvPr id="370663973" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32488,57 +32488,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1218680209" name="Picture">
+                  <wp:docPr id="1973175202" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1218680209" name="Picture"/>
+                          <pic:cNvPr id="1973175202" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33865,57 +33865,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="756121751" name="Picture">
+                  <wp:docPr id="1887224302" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="756121751" name="Picture"/>
+                          <pic:cNvPr id="1887224302" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35008,57 +35008,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1423869034" name="Picture">
+                        <wp:docPr id="898254403" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1423869034" name="Picture"/>
+                                <pic:cNvPr id="898254403" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36376,57 +36376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1313683921" name="Picture">
+                  <wp:docPr id="20623992" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1313683921" name="Picture"/>
+                          <pic:cNvPr id="20623992" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36465,57 +36465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1854933414" name="Picture">
+                  <wp:docPr id="1726301250" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1854933414" name="Picture"/>
+                          <pic:cNvPr id="1726301250" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37097,57 +37097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1312860009" name="Picture">
+                  <wp:docPr id="960514265" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1312860009" name="Picture"/>
+                          <pic:cNvPr id="960514265" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38041,57 +38041,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="48848824" name="Picture">
+                  <wp:docPr id="574740843" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="48848824" name="Picture"/>
+                          <pic:cNvPr id="574740843" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38153,57 +38153,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1560554819" name="Picture">
+                  <wp:docPr id="923072409" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1560554819" name="Picture"/>
+                          <pic:cNvPr id="923072409" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39812,57 +39812,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="740786857" name="Picture">
+                  <wp:docPr id="1105597067" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="740786857" name="Picture"/>
+                          <pic:cNvPr id="1105597067" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40991,57 +40991,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1094105651" name="Picture">
+                  <wp:docPr id="243819531" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1094105651" name="Picture"/>
+                          <pic:cNvPr id="243819531" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41071,57 +41071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1867693809" name="Picture">
+                  <wp:docPr id="608556201" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1867693809" name="Picture"/>
+                          <pic:cNvPr id="608556201" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41559,57 +41559,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2059673357" name="Picture">
+                  <wp:docPr id="1665699298" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2059673357" name="Picture"/>
+                          <pic:cNvPr id="1665699298" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>