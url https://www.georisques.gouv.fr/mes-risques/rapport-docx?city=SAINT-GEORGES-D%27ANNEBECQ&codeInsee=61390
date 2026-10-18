--- v0 (2026-08-18)
+++ v1 (2026-10-18)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1758010187" name="Picture">
+                  <wp:docPr id="255058966" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1758010187" name="Picture"/>
+                          <pic:cNvPr id="255058966" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2096985162" name="Picture">
+                  <wp:docPr id="1900339868" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2096985162" name="Picture"/>
+                          <pic:cNvPr id="1900339868" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1626232206" name="Picture">
+                        <wp:docPr id="1230382623" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1626232206" name="Picture"/>
+                                <pic:cNvPr id="1230382623" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="986573555" name="Picture">
+                  <wp:docPr id="153046959" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="986573555" name="Picture"/>
+                          <pic:cNvPr id="153046959" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1247706253" name="Picture">
+                  <wp:docPr id="2089352280" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1247706253" name="Picture"/>
+                          <pic:cNvPr id="2089352280" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="149102361" name="Picture">
+                  <wp:docPr id="355112321" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="149102361" name="Picture"/>
+                          <pic:cNvPr id="355112321" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="149983080" name="Picture">
+                  <wp:docPr id="423954500" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="149983080" name="Picture"/>
+                          <pic:cNvPr id="423954500" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="701474060" name="Picture">
+                  <wp:docPr id="12469812" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="701474060" name="Picture"/>
+                          <pic:cNvPr id="12469812" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2025574589" name="Picture">
+                        <wp:docPr id="1769952182" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2025574589" name="Picture"/>
+                                <pic:cNvPr id="1769952182" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="458125916" name="Picture">
+                        <wp:docPr id="30505292" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="458125916" name="Picture"/>
+                                <pic:cNvPr id="30505292" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1588045325" name="Picture">
+                        <wp:docPr id="471947665" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1588045325" name="Picture"/>
+                                <pic:cNvPr id="471947665" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1228902974" name="Picture">
+                        <wp:docPr id="1916620461" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1228902974" name="Picture"/>
+                                <pic:cNvPr id="1916620461" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="215766105" name="Picture">
+                        <wp:docPr id="1900001688" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="215766105" name="Picture"/>
+                                <pic:cNvPr id="1900001688" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="41316579" name="Picture">
+                        <wp:docPr id="1209837548" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="41316579" name="Picture"/>
+                                <pic:cNvPr id="1209837548" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1454515297" name="Picture">
+                        <wp:docPr id="863341977" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1454515297" name="Picture"/>
+                                <pic:cNvPr id="863341977" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="368443125" name="Picture">
+                        <wp:docPr id="57259233" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="368443125" name="Picture"/>
+                                <pic:cNvPr id="57259233" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1734419342" name="Picture">
+                        <wp:docPr id="905737937" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1734419342" name="Picture"/>
+                                <pic:cNvPr id="905737937" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1735066652" name="Picture">
+                        <wp:docPr id="984873341" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1735066652" name="Picture"/>
+                                <pic:cNvPr id="984873341" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1606674563" name="Picture">
+                        <wp:docPr id="2099394511" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1606674563" name="Picture"/>
+                                <pic:cNvPr id="2099394511" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2031318275" name="Picture">
+                        <wp:docPr id="1894842108" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2031318275" name="Picture"/>
+                                <pic:cNvPr id="1894842108" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2097868556" name="Picture">
+                        <wp:docPr id="1187035999" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2097868556" name="Picture"/>
+                                <pic:cNvPr id="1187035999" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="223335282" name="Picture">
+                        <wp:docPr id="989888070" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="223335282" name="Picture"/>
+                                <pic:cNvPr id="989888070" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="60133673" name="Picture">
+                        <wp:docPr id="1417696577" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="60133673" name="Picture"/>
+                                <pic:cNvPr id="1417696577" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1316715980" name="Picture">
+                  <wp:docPr id="1611881732" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1316715980" name="Picture"/>
+                          <pic:cNvPr id="1611881732" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1013313319" name="Picture">
+                  <wp:docPr id="1067535634" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1013313319" name="Picture"/>
+                          <pic:cNvPr id="1067535634" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1319155944" name="Picture">
+                  <wp:docPr id="257354556" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1319155944" name="Picture"/>
+                          <pic:cNvPr id="257354556" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1359497870" name="Picture">
+                  <wp:docPr id="391943091" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1359497870" name="Picture"/>
+                          <pic:cNvPr id="391943091" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1382728889" name="Picture">
+                  <wp:docPr id="1452012095" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1382728889" name="Picture"/>
+                          <pic:cNvPr id="1452012095" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="977224440" name="Picture">
+                  <wp:docPr id="1819120797" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="977224440" name="Picture"/>
+                          <pic:cNvPr id="1819120797" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1873641380" name="Picture">
+                        <wp:docPr id="1229379738" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1873641380" name="Picture"/>
+                                <pic:cNvPr id="1229379738" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1787692646" name="Picture">
+                  <wp:docPr id="82917773" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1787692646" name="Picture"/>
+                          <pic:cNvPr id="82917773" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1401045407" name="Picture">
+                  <wp:docPr id="1126090598" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1401045407" name="Picture"/>
+                          <pic:cNvPr id="1126090598" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1473664020" name="Picture">
+                  <wp:docPr id="1013138839" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1473664020" name="Picture"/>
+                          <pic:cNvPr id="1013138839" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="993034865" name="Picture">
+                  <wp:docPr id="1099001848" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="993034865" name="Picture"/>
+                          <pic:cNvPr id="1099001848" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1682363398" name="Picture">
+                  <wp:docPr id="165884450" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1682363398" name="Picture"/>
+                          <pic:cNvPr id="165884450" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="845928514" name="Picture">
+                  <wp:docPr id="1311749274" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="845928514" name="Picture"/>
+                          <pic:cNvPr id="1311749274" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1843418289" name="Picture">
+                        <wp:docPr id="1501503027" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1843418289" name="Picture"/>
+                                <pic:cNvPr id="1501503027" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2090623758" name="Picture">
+                        <wp:docPr id="2122566944" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2090623758" name="Picture"/>
+                                <pic:cNvPr id="2122566944" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25933,57 +25933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="322364912" name="Picture">
+                  <wp:docPr id="1596774981" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="322364912" name="Picture"/>
+                          <pic:cNvPr id="1596774981" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26022,57 +26022,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="801258342" name="Picture">
+                  <wp:docPr id="1676156294" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="801258342" name="Picture"/>
+                          <pic:cNvPr id="1676156294" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26666,57 +26666,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="916991028" name="Picture">
+                  <wp:docPr id="1709398963" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="916991028" name="Picture"/>
+                          <pic:cNvPr id="1709398963" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27664,57 +27664,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1895800189" name="Picture">
+                  <wp:docPr id="778579660" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1895800189" name="Picture"/>
+                          <pic:cNvPr id="778579660" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27767,57 +27767,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="235771866" name="Picture">
+                  <wp:docPr id="296458139" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="235771866" name="Picture"/>
+                          <pic:cNvPr id="296458139" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29144,57 +29144,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1025460422" name="Picture">
+                  <wp:docPr id="2015243389" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1025460422" name="Picture"/>
+                          <pic:cNvPr id="2015243389" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30287,57 +30287,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1306121327" name="Picture">
+                        <wp:docPr id="1495814136" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1306121327" name="Picture"/>
+                                <pic:cNvPr id="1495814136" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31648,57 +31648,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="180878442" name="Picture">
+                  <wp:docPr id="1356655972" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="180878442" name="Picture"/>
+                          <pic:cNvPr id="1356655972" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31737,57 +31737,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="553420705" name="Picture">
+                  <wp:docPr id="1179899390" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="553420705" name="Picture"/>
+                          <pic:cNvPr id="1179899390" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32381,57 +32381,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="623133913" name="Picture">
+                  <wp:docPr id="578059724" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="623133913" name="Picture"/>
+                          <pic:cNvPr id="578059724" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33379,57 +33379,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="451860121" name="Picture">
+                  <wp:docPr id="734805353" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="451860121" name="Picture"/>
+                          <pic:cNvPr id="734805353" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33482,57 +33482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1116707217" name="Picture">
+                  <wp:docPr id="1055989537" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1116707217" name="Picture"/>
+                          <pic:cNvPr id="1055989537" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34859,57 +34859,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="796005127" name="Picture">
+                  <wp:docPr id="236369603" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="796005127" name="Picture"/>
+                          <pic:cNvPr id="236369603" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36002,57 +36002,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1052668439" name="Picture">
+                        <wp:docPr id="1736745206" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1052668439" name="Picture"/>
+                                <pic:cNvPr id="1736745206" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37370,57 +37370,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2047285819" name="Picture">
+                  <wp:docPr id="575253315" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2047285819" name="Picture"/>
+                          <pic:cNvPr id="575253315" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37459,57 +37459,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="937746854" name="Picture">
+                  <wp:docPr id="1611148524" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="937746854" name="Picture"/>
+                          <pic:cNvPr id="1611148524" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38091,57 +38091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1802829666" name="Picture">
+                  <wp:docPr id="1101383276" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1802829666" name="Picture"/>
+                          <pic:cNvPr id="1101383276" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39035,57 +39035,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="11084534" name="Picture">
+                  <wp:docPr id="1043841433" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="11084534" name="Picture"/>
+                          <pic:cNvPr id="1043841433" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39147,57 +39147,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1313770079" name="Picture">
+                  <wp:docPr id="939422608" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1313770079" name="Picture"/>
+                          <pic:cNvPr id="939422608" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40806,57 +40806,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="303226255" name="Picture">
+                  <wp:docPr id="702599" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="303226255" name="Picture"/>
+                          <pic:cNvPr id="702599" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41985,57 +41985,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="792920059" name="Picture">
+                  <wp:docPr id="2140048244" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="792920059" name="Picture"/>
+                          <pic:cNvPr id="2140048244" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42065,57 +42065,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1586788601" name="Picture">
+                  <wp:docPr id="549509438" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1586788601" name="Picture"/>
+                          <pic:cNvPr id="549509438" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42553,57 +42553,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="43890834" name="Picture">
+                  <wp:docPr id="1031164498" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="43890834" name="Picture"/>
+                          <pic:cNvPr id="1031164498" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>