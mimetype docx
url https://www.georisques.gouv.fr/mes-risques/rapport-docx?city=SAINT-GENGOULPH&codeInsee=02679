--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1275940032" name="Picture">
+                  <wp:docPr id="41767131" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1275940032" name="Picture"/>
+                          <pic:cNvPr id="41767131" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="397957447" name="Picture">
+                  <wp:docPr id="301778961" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="397957447" name="Picture"/>
+                          <pic:cNvPr id="301778961" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1273787388" name="Picture">
+                        <wp:docPr id="813852561" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1273787388" name="Picture"/>
+                                <pic:cNvPr id="813852561" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1735901149" name="Picture">
+                  <wp:docPr id="764524403" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1735901149" name="Picture"/>
+                          <pic:cNvPr id="764524403" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="123324589" name="Picture">
+                  <wp:docPr id="1166464377" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="123324589" name="Picture"/>
+                          <pic:cNvPr id="1166464377" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1599739994" name="Picture">
+                  <wp:docPr id="1495019452" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1599739994" name="Picture"/>
+                          <pic:cNvPr id="1495019452" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1391506204" name="Picture">
+                  <wp:docPr id="127668920" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1391506204" name="Picture"/>
+                          <pic:cNvPr id="127668920" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1754819118" name="Picture">
+                  <wp:docPr id="1616288105" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1754819118" name="Picture"/>
+                          <pic:cNvPr id="1616288105" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1003502689" name="Picture">
+                        <wp:docPr id="1883995506" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1003502689" name="Picture"/>
+                                <pic:cNvPr id="1883995506" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="281140924" name="Picture">
+                        <wp:docPr id="1226196115" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="281140924" name="Picture"/>
+                                <pic:cNvPr id="1226196115" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1976033913" name="Picture">
+                        <wp:docPr id="874253388" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1976033913" name="Picture"/>
+                                <pic:cNvPr id="874253388" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="513842661" name="Picture">
+                        <wp:docPr id="137146038" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="513842661" name="Picture"/>
+                                <pic:cNvPr id="137146038" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1715037207" name="Picture">
+                        <wp:docPr id="1703206752" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1715037207" name="Picture"/>
+                                <pic:cNvPr id="1703206752" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="557055922" name="Picture">
+                        <wp:docPr id="1681539474" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="557055922" name="Picture"/>
+                                <pic:cNvPr id="1681539474" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2038176102" name="Picture">
+                        <wp:docPr id="1351046215" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2038176102" name="Picture"/>
+                                <pic:cNvPr id="1351046215" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1546352341" name="Picture">
+                        <wp:docPr id="343148900" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1546352341" name="Picture"/>
+                                <pic:cNvPr id="343148900" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1907005390" name="Picture">
+                        <wp:docPr id="819463686" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1907005390" name="Picture"/>
+                                <pic:cNvPr id="819463686" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1164450730" name="Picture">
+                        <wp:docPr id="2104512786" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1164450730" name="Picture"/>
+                                <pic:cNvPr id="2104512786" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="851105766" name="Picture">
+                        <wp:docPr id="1714572781" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="851105766" name="Picture"/>
+                                <pic:cNvPr id="1714572781" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2119801142" name="Picture">
+                        <wp:docPr id="1787334921" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2119801142" name="Picture"/>
+                                <pic:cNvPr id="1787334921" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="262720455" name="Picture">
+                        <wp:docPr id="2132796109" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="262720455" name="Picture"/>
+                                <pic:cNvPr id="2132796109" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1772947361" name="Picture">
+                        <wp:docPr id="1703527345" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1772947361" name="Picture"/>
+                                <pic:cNvPr id="1703527345" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1230759522" name="Picture">
+                        <wp:docPr id="1475929719" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1230759522" name="Picture"/>
+                                <pic:cNvPr id="1475929719" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1416947314" name="Picture">
+                  <wp:docPr id="1298228866" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1416947314" name="Picture"/>
+                          <pic:cNvPr id="1298228866" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2069964706" name="Picture">
+                  <wp:docPr id="412530919" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2069964706" name="Picture"/>
+                          <pic:cNvPr id="412530919" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1079287947" name="Picture">
+                  <wp:docPr id="175072481" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1079287947" name="Picture"/>
+                          <pic:cNvPr id="175072481" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1332260132" name="Picture">
+                  <wp:docPr id="2112878774" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1332260132" name="Picture"/>
+                          <pic:cNvPr id="2112878774" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1648064946" name="Picture">
+                  <wp:docPr id="266824280" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1648064946" name="Picture"/>
+                          <pic:cNvPr id="266824280" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1801574747" name="Picture">
+                  <wp:docPr id="1815484635" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1801574747" name="Picture"/>
+                          <pic:cNvPr id="1815484635" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1935969198" name="Picture">
+                        <wp:docPr id="2010170876" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1935969198" name="Picture"/>
+                                <pic:cNvPr id="2010170876" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1665047714" name="Picture">
+                  <wp:docPr id="1243421193" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1665047714" name="Picture"/>
+                          <pic:cNvPr id="1243421193" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="937027691" name="Picture">
+                  <wp:docPr id="1695113926" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="937027691" name="Picture"/>
+                          <pic:cNvPr id="1695113926" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1614232773" name="Picture">
+                  <wp:docPr id="344433854" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1614232773" name="Picture"/>
+                          <pic:cNvPr id="344433854" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1160933064" name="Picture">
+                  <wp:docPr id="2039277960" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1160933064" name="Picture"/>
+                          <pic:cNvPr id="2039277960" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="450800409" name="Picture">
+                  <wp:docPr id="1192473363" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="450800409" name="Picture"/>
+                          <pic:cNvPr id="1192473363" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="157975204" name="Picture">
+                  <wp:docPr id="2082181177" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="157975204" name="Picture"/>
+                          <pic:cNvPr id="2082181177" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="653974120" name="Picture">
+                        <wp:docPr id="1299504429" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="653974120" name="Picture"/>
+                                <pic:cNvPr id="1299504429" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24939,57 +24939,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2069369777" name="Picture">
+                  <wp:docPr id="1842218722" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2069369777" name="Picture"/>
+                          <pic:cNvPr id="1842218722" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25028,57 +25028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="300778437" name="Picture">
+                  <wp:docPr id="444533669" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="300778437" name="Picture"/>
+                          <pic:cNvPr id="444533669" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25672,57 +25672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="772174927" name="Picture">
+                  <wp:docPr id="1590089604" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="772174927" name="Picture"/>
+                          <pic:cNvPr id="1590089604" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26670,57 +26670,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="628760309" name="Picture">
+                  <wp:docPr id="279075707" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="628760309" name="Picture"/>
+                          <pic:cNvPr id="279075707" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26773,57 +26773,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="473797814" name="Picture">
+                  <wp:docPr id="1683881519" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="473797814" name="Picture"/>
+                          <pic:cNvPr id="1683881519" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28150,57 +28150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="286517983" name="Picture">
+                  <wp:docPr id="1014794204" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="286517983" name="Picture"/>
+                          <pic:cNvPr id="1014794204" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29293,57 +29293,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1501887844" name="Picture">
+                        <wp:docPr id="1769777456" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1501887844" name="Picture"/>
+                                <pic:cNvPr id="1769777456" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30654,57 +30654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1464840601" name="Picture">
+                  <wp:docPr id="828801444" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1464840601" name="Picture"/>
+                          <pic:cNvPr id="828801444" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30743,57 +30743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1823264563" name="Picture">
+                  <wp:docPr id="1526751512" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1823264563" name="Picture"/>
+                          <pic:cNvPr id="1526751512" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31387,57 +31387,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="55212426" name="Picture">
+                  <wp:docPr id="2000686661" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="55212426" name="Picture"/>
+                          <pic:cNvPr id="2000686661" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32385,57 +32385,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="781801851" name="Picture">
+                  <wp:docPr id="1647166758" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="781801851" name="Picture"/>
+                          <pic:cNvPr id="1647166758" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32488,57 +32488,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="260852824" name="Picture">
+                  <wp:docPr id="2099978819" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="260852824" name="Picture"/>
+                          <pic:cNvPr id="2099978819" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33865,57 +33865,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="82799630" name="Picture">
+                  <wp:docPr id="1407971255" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="82799630" name="Picture"/>
+                          <pic:cNvPr id="1407971255" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35008,57 +35008,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="978509845" name="Picture">
+                        <wp:docPr id="789346892" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="978509845" name="Picture"/>
+                                <pic:cNvPr id="789346892" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36376,57 +36376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1078696580" name="Picture">
+                  <wp:docPr id="570199730" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1078696580" name="Picture"/>
+                          <pic:cNvPr id="570199730" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36465,57 +36465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1840552144" name="Picture">
+                  <wp:docPr id="1835945691" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1840552144" name="Picture"/>
+                          <pic:cNvPr id="1835945691" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37097,57 +37097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1004669239" name="Picture">
+                  <wp:docPr id="2073883117" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1004669239" name="Picture"/>
+                          <pic:cNvPr id="2073883117" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38041,57 +38041,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1991483443" name="Picture">
+                  <wp:docPr id="679850678" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1991483443" name="Picture"/>
+                          <pic:cNvPr id="679850678" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38153,57 +38153,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="162310297" name="Picture">
+                  <wp:docPr id="932166854" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="162310297" name="Picture"/>
+                          <pic:cNvPr id="932166854" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39977,57 +39977,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1145030258" name="Picture">
+                  <wp:docPr id="1212789137" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1145030258" name="Picture"/>
+                          <pic:cNvPr id="1212789137" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41186,57 +41186,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="571247682" name="Picture">
+                  <wp:docPr id="1247015059" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="571247682" name="Picture"/>
+                          <pic:cNvPr id="1247015059" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41266,57 +41266,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1132958980" name="Picture">
+                  <wp:docPr id="1246732289" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1132958980" name="Picture"/>
+                          <pic:cNvPr id="1246732289" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41772,57 +41772,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1445940789" name="Picture">
+                  <wp:docPr id="539565056" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1445940789" name="Picture"/>
+                          <pic:cNvPr id="539565056" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43890,57 +43890,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1893858916" name="Picture">
+                  <wp:docPr id="611163880" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1893858916" name="Picture"/>
+                          <pic:cNvPr id="611163880" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43970,57 +43970,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="81294612" name="Picture">
+                  <wp:docPr id="953160039" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="81294612" name="Picture"/>
+                          <pic:cNvPr id="953160039" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44458,57 +44458,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="229434957" name="Picture">
+                  <wp:docPr id="1063094460" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="229434957" name="Picture"/>
+                          <pic:cNvPr id="1063094460" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>