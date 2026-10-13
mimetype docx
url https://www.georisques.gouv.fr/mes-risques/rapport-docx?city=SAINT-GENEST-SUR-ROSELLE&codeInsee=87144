--- v0 (2026-08-18)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="766962592" name="Picture">
+                  <wp:docPr id="1814822941" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="766962592" name="Picture"/>
+                          <pic:cNvPr id="1814822941" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1190989572" name="Picture">
+                  <wp:docPr id="1051314980" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1190989572" name="Picture"/>
+                          <pic:cNvPr id="1051314980" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="572574409" name="Picture">
+                        <wp:docPr id="1589016293" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="572574409" name="Picture"/>
+                                <pic:cNvPr id="1589016293" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1818942121" name="Picture">
+                  <wp:docPr id="754295236" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1818942121" name="Picture"/>
+                          <pic:cNvPr id="754295236" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="757892088" name="Picture">
+                  <wp:docPr id="327421536" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="757892088" name="Picture"/>
+                          <pic:cNvPr id="327421536" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1871389756" name="Picture">
+                  <wp:docPr id="1899448553" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1871389756" name="Picture"/>
+                          <pic:cNvPr id="1899448553" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1916119828" name="Picture">
+                  <wp:docPr id="189287067" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1916119828" name="Picture"/>
+                          <pic:cNvPr id="189287067" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1729758632" name="Picture">
+                  <wp:docPr id="105024750" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1729758632" name="Picture"/>
+                          <pic:cNvPr id="105024750" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1319184841" name="Picture">
+                        <wp:docPr id="1185438235" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1319184841" name="Picture"/>
+                                <pic:cNvPr id="1185438235" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="998999963" name="Picture">
+                        <wp:docPr id="1626945179" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="998999963" name="Picture"/>
+                                <pic:cNvPr id="1626945179" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1989948606" name="Picture">
+                        <wp:docPr id="1568683038" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1989948606" name="Picture"/>
+                                <pic:cNvPr id="1568683038" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1512827048" name="Picture">
+                        <wp:docPr id="548197892" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1512827048" name="Picture"/>
+                                <pic:cNvPr id="548197892" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="51723234" name="Picture">
+                        <wp:docPr id="1270154499" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="51723234" name="Picture"/>
+                                <pic:cNvPr id="1270154499" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="126208355" name="Picture">
+                        <wp:docPr id="1329009216" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="126208355" name="Picture"/>
+                                <pic:cNvPr id="1329009216" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1854745263" name="Picture">
+                        <wp:docPr id="222007212" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1854745263" name="Picture"/>
+                                <pic:cNvPr id="222007212" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="699498363" name="Picture">
+                        <wp:docPr id="1081870855" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="699498363" name="Picture"/>
+                                <pic:cNvPr id="1081870855" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="812241943" name="Picture">
+                        <wp:docPr id="1465711655" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="812241943" name="Picture"/>
+                                <pic:cNvPr id="1465711655" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1475624192" name="Picture">
+                        <wp:docPr id="1114742155" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1475624192" name="Picture"/>
+                                <pic:cNvPr id="1114742155" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1685124720" name="Picture">
+                        <wp:docPr id="1422237988" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1685124720" name="Picture"/>
+                                <pic:cNvPr id="1422237988" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="711551987" name="Picture">
+                        <wp:docPr id="1408516940" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="711551987" name="Picture"/>
+                                <pic:cNvPr id="1408516940" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1870021979" name="Picture">
+                        <wp:docPr id="2039455257" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1870021979" name="Picture"/>
+                                <pic:cNvPr id="2039455257" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1318103720" name="Picture">
+                        <wp:docPr id="113550705" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1318103720" name="Picture"/>
+                                <pic:cNvPr id="113550705" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="216937636" name="Picture">
+                        <wp:docPr id="455117568" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="216937636" name="Picture"/>
+                                <pic:cNvPr id="455117568" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1650232769" name="Picture">
+                  <wp:docPr id="972938166" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1650232769" name="Picture"/>
+                          <pic:cNvPr id="972938166" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1476151911" name="Picture">
+                  <wp:docPr id="1299957465" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1476151911" name="Picture"/>
+                          <pic:cNvPr id="1299957465" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="612603037" name="Picture">
+                  <wp:docPr id="2107733463" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="612603037" name="Picture"/>
+                          <pic:cNvPr id="2107733463" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1383777326" name="Picture">
+                  <wp:docPr id="164246325" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1383777326" name="Picture"/>
+                          <pic:cNvPr id="164246325" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="561384187" name="Picture">
+                  <wp:docPr id="611727501" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="561384187" name="Picture"/>
+                          <pic:cNvPr id="611727501" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="543970446" name="Picture">
+                  <wp:docPr id="1884986085" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="543970446" name="Picture"/>
+                          <pic:cNvPr id="1884986085" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="353327664" name="Picture">
+                        <wp:docPr id="1592480971" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="353327664" name="Picture"/>
+                                <pic:cNvPr id="1592480971" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="392554" name="Picture">
+                  <wp:docPr id="862107584" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="392554" name="Picture"/>
+                          <pic:cNvPr id="862107584" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2056815718" name="Picture">
+                  <wp:docPr id="1885003915" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2056815718" name="Picture"/>
+                          <pic:cNvPr id="1885003915" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="355049439" name="Picture">
+                  <wp:docPr id="1947451207" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="355049439" name="Picture"/>
+                          <pic:cNvPr id="1947451207" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1979697523" name="Picture">
+                  <wp:docPr id="1064348030" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1979697523" name="Picture"/>
+                          <pic:cNvPr id="1064348030" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1966194836" name="Picture">
+                  <wp:docPr id="2059467620" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1966194836" name="Picture"/>
+                          <pic:cNvPr id="2059467620" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1862157455" name="Picture">
+                  <wp:docPr id="667276703" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1862157455" name="Picture"/>
+                          <pic:cNvPr id="667276703" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1155444996" name="Picture">
+                        <wp:docPr id="1631251581" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1155444996" name="Picture"/>
+                                <pic:cNvPr id="1631251581" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24939,57 +24939,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1477988140" name="Picture">
+                  <wp:docPr id="1759159528" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1477988140" name="Picture"/>
+                          <pic:cNvPr id="1759159528" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25028,57 +25028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="80001208" name="Picture">
+                  <wp:docPr id="1090211503" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="80001208" name="Picture"/>
+                          <pic:cNvPr id="1090211503" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25672,57 +25672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2117052336" name="Picture">
+                  <wp:docPr id="587352692" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2117052336" name="Picture"/>
+                          <pic:cNvPr id="587352692" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26670,57 +26670,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2075735574" name="Picture">
+                  <wp:docPr id="2127693284" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2075735574" name="Picture"/>
+                          <pic:cNvPr id="2127693284" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26773,57 +26773,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1036346833" name="Picture">
+                  <wp:docPr id="172223835" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1036346833" name="Picture"/>
+                          <pic:cNvPr id="172223835" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28150,57 +28150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1378401089" name="Picture">
+                  <wp:docPr id="2049654337" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1378401089" name="Picture"/>
+                          <pic:cNvPr id="2049654337" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29293,57 +29293,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1194090350" name="Picture">
+                        <wp:docPr id="583002157" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1194090350" name="Picture"/>
+                                <pic:cNvPr id="583002157" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30654,57 +30654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1346963065" name="Picture">
+                  <wp:docPr id="29688589" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1346963065" name="Picture"/>
+                          <pic:cNvPr id="29688589" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30743,57 +30743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="969672495" name="Picture">
+                  <wp:docPr id="1466925618" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="969672495" name="Picture"/>
+                          <pic:cNvPr id="1466925618" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31387,57 +31387,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1634929683" name="Picture">
+                  <wp:docPr id="2052163875" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1634929683" name="Picture"/>
+                          <pic:cNvPr id="2052163875" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32385,57 +32385,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="934053705" name="Picture">
+                  <wp:docPr id="1664703711" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="934053705" name="Picture"/>
+                          <pic:cNvPr id="1664703711" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32488,57 +32488,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1557489473" name="Picture">
+                  <wp:docPr id="1565880961" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1557489473" name="Picture"/>
+                          <pic:cNvPr id="1565880961" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33865,57 +33865,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="884327958" name="Picture">
+                  <wp:docPr id="1573449893" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="884327958" name="Picture"/>
+                          <pic:cNvPr id="1573449893" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35008,57 +35008,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1385683924" name="Picture">
+                        <wp:docPr id="1456198447" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1385683924" name="Picture"/>
+                                <pic:cNvPr id="1456198447" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36376,57 +36376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1701755892" name="Picture">
+                  <wp:docPr id="1240592477" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1701755892" name="Picture"/>
+                          <pic:cNvPr id="1240592477" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36465,57 +36465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="155948534" name="Picture">
+                  <wp:docPr id="1093337319" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="155948534" name="Picture"/>
+                          <pic:cNvPr id="1093337319" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37097,57 +37097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="6101307" name="Picture">
+                  <wp:docPr id="1870488653" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="6101307" name="Picture"/>
+                          <pic:cNvPr id="1870488653" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38041,57 +38041,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="385763133" name="Picture">
+                  <wp:docPr id="1742032347" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="385763133" name="Picture"/>
+                          <pic:cNvPr id="1742032347" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38153,57 +38153,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="318563957" name="Picture">
+                  <wp:docPr id="885969092" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="318563957" name="Picture"/>
+                          <pic:cNvPr id="885969092" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39812,57 +39812,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="252910471" name="Picture">
+                  <wp:docPr id="1194172606" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="252910471" name="Picture"/>
+                          <pic:cNvPr id="1194172606" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40991,57 +40991,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1761754616" name="Picture">
+                  <wp:docPr id="1807154855" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1761754616" name="Picture"/>
+                          <pic:cNvPr id="1807154855" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41071,57 +41071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1044296881" name="Picture">
+                  <wp:docPr id="842634742" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1044296881" name="Picture"/>
+                          <pic:cNvPr id="842634742" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41559,57 +41559,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="965092040" name="Picture">
+                  <wp:docPr id="1378310351" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="965092040" name="Picture"/>
+                          <pic:cNvPr id="1378310351" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>