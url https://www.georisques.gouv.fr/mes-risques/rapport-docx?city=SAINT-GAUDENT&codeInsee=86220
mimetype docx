--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="268261325" name="Picture">
+                  <wp:docPr id="394679848" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="268261325" name="Picture"/>
+                          <pic:cNvPr id="394679848" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="94569371" name="Picture">
+                  <wp:docPr id="1757078510" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="94569371" name="Picture"/>
+                          <pic:cNvPr id="1757078510" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2081446499" name="Picture">
+                        <wp:docPr id="1760865625" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2081446499" name="Picture"/>
+                                <pic:cNvPr id="1760865625" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="169212370" name="Picture">
+                  <wp:docPr id="2122707063" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="169212370" name="Picture"/>
+                          <pic:cNvPr id="2122707063" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="14767812" name="Picture">
+                  <wp:docPr id="1453183884" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="14767812" name="Picture"/>
+                          <pic:cNvPr id="1453183884" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1366980440" name="Picture">
+                  <wp:docPr id="98250916" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1366980440" name="Picture"/>
+                          <pic:cNvPr id="98250916" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="575407436" name="Picture">
+                  <wp:docPr id="292476167" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="575407436" name="Picture"/>
+                          <pic:cNvPr id="292476167" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="987610316" name="Picture">
+                  <wp:docPr id="214646306" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="987610316" name="Picture"/>
+                          <pic:cNvPr id="214646306" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="480078730" name="Picture">
+                        <wp:docPr id="1474784598" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="480078730" name="Picture"/>
+                                <pic:cNvPr id="1474784598" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="986385773" name="Picture">
+                        <wp:docPr id="743812669" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="986385773" name="Picture"/>
+                                <pic:cNvPr id="743812669" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="846038382" name="Picture">
+                        <wp:docPr id="546781828" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="846038382" name="Picture"/>
+                                <pic:cNvPr id="546781828" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="822744523" name="Picture">
+                        <wp:docPr id="1006136715" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="822744523" name="Picture"/>
+                                <pic:cNvPr id="1006136715" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="283959188" name="Picture">
+                        <wp:docPr id="310924797" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="283959188" name="Picture"/>
+                                <pic:cNvPr id="310924797" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2079966240" name="Picture">
+                        <wp:docPr id="1856649187" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2079966240" name="Picture"/>
+                                <pic:cNvPr id="1856649187" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="778875929" name="Picture">
+                        <wp:docPr id="1603040895" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="778875929" name="Picture"/>
+                                <pic:cNvPr id="1603040895" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="757166477" name="Picture">
+                        <wp:docPr id="1611834433" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="757166477" name="Picture"/>
+                                <pic:cNvPr id="1611834433" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1201889262" name="Picture">
+                        <wp:docPr id="1639075787" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1201889262" name="Picture"/>
+                                <pic:cNvPr id="1639075787" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="100423772" name="Picture">
+                        <wp:docPr id="815396718" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="100423772" name="Picture"/>
+                                <pic:cNvPr id="815396718" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="700373353" name="Picture">
+                        <wp:docPr id="1367434543" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="700373353" name="Picture"/>
+                                <pic:cNvPr id="1367434543" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2108068390" name="Picture">
+                        <wp:docPr id="775467037" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2108068390" name="Picture"/>
+                                <pic:cNvPr id="775467037" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1060305417" name="Picture">
+                        <wp:docPr id="135609916" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1060305417" name="Picture"/>
+                                <pic:cNvPr id="135609916" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="925430030" name="Picture">
+                        <wp:docPr id="875214772" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="925430030" name="Picture"/>
+                                <pic:cNvPr id="875214772" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1771472857" name="Picture">
+                        <wp:docPr id="2103506751" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1771472857" name="Picture"/>
+                                <pic:cNvPr id="2103506751" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="247802693" name="Picture">
+                  <wp:docPr id="2144797124" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="247802693" name="Picture"/>
+                          <pic:cNvPr id="2144797124" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="993176736" name="Picture">
+                  <wp:docPr id="260337471" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="993176736" name="Picture"/>
+                          <pic:cNvPr id="260337471" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="794744868" name="Picture">
+                  <wp:docPr id="1918546158" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="794744868" name="Picture"/>
+                          <pic:cNvPr id="1918546158" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="748877953" name="Picture">
+                  <wp:docPr id="1194028739" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="748877953" name="Picture"/>
+                          <pic:cNvPr id="1194028739" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1757028" name="Picture">
+                  <wp:docPr id="986850283" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1757028" name="Picture"/>
+                          <pic:cNvPr id="986850283" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1030273087" name="Picture">
+                  <wp:docPr id="406657713" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1030273087" name="Picture"/>
+                          <pic:cNvPr id="406657713" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1991952197" name="Picture">
+                        <wp:docPr id="25509015" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1991952197" name="Picture"/>
+                                <pic:cNvPr id="25509015" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18542,57 +18542,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="891111687" name="Picture">
+                        <wp:docPr id="1929418042" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="891111687" name="Picture"/>
+                                <pic:cNvPr id="1929418042" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20150,57 +20150,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1701651172" name="Picture">
+                  <wp:docPr id="621936883" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1701651172" name="Picture"/>
+                          <pic:cNvPr id="621936883" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20239,57 +20239,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1751164887" name="Picture">
+                  <wp:docPr id="2009129894" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1751164887" name="Picture"/>
+                          <pic:cNvPr id="2009129894" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20883,57 +20883,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="929730221" name="Picture">
+                  <wp:docPr id="1966369" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="929730221" name="Picture"/>
+                          <pic:cNvPr id="1966369" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21881,57 +21881,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2124300450" name="Picture">
+                  <wp:docPr id="897961554" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2124300450" name="Picture"/>
+                          <pic:cNvPr id="897961554" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21984,57 +21984,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1357581327" name="Picture">
+                  <wp:docPr id="3872916" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1357581327" name="Picture"/>
+                          <pic:cNvPr id="3872916" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23365,57 +23365,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="143437715" name="Picture">
+                  <wp:docPr id="401385842" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="143437715" name="Picture"/>
+                          <pic:cNvPr id="401385842" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24527,57 +24527,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="306268445" name="Picture">
+                        <wp:docPr id="42293548" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="306268445" name="Picture"/>
+                                <pic:cNvPr id="42293548" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25502,57 +25502,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="268641183" name="Picture">
+                        <wp:docPr id="1162460985" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="268641183" name="Picture"/>
+                                <pic:cNvPr id="1162460985" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26911,57 +26911,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1799279469" name="Picture">
+                  <wp:docPr id="1779975034" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1799279469" name="Picture"/>
+                          <pic:cNvPr id="1779975034" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27000,57 +27000,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="435897196" name="Picture">
+                  <wp:docPr id="1933396051" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="435897196" name="Picture"/>
+                          <pic:cNvPr id="1933396051" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27680,57 +27680,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1414110822" name="Picture">
+                  <wp:docPr id="607714527" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1414110822" name="Picture"/>
+                          <pic:cNvPr id="607714527" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28741,57 +28741,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="918399099" name="Picture">
+                  <wp:docPr id="960027835" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="918399099" name="Picture"/>
+                          <pic:cNvPr id="960027835" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_29.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28844,57 +28844,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="684077593" name="Picture">
+                  <wp:docPr id="231893870" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="684077593" name="Picture"/>
+                          <pic:cNvPr id="231893870" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30308,57 +30308,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1035889024" name="Picture">
+                  <wp:docPr id="2075749621" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1035889024" name="Picture"/>
+                          <pic:cNvPr id="2075749621" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_28.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31515,57 +31515,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1350859449" name="Picture">
+                        <wp:docPr id="2051532070" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1350859449" name="Picture"/>
+                                <pic:cNvPr id="2051532070" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33912,57 +33912,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="880114977" name="Picture">
+                  <wp:docPr id="1478132132" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="880114977" name="Picture"/>
+                          <pic:cNvPr id="1478132132" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33983,57 +33983,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1586411082" name="Picture">
+                  <wp:docPr id="1573075864" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1586411082" name="Picture"/>
+                          <pic:cNvPr id="1573075864" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34451,57 +34451,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="766267024" name="Picture">
+                  <wp:docPr id="417893331" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="766267024" name="Picture"/>
+                          <pic:cNvPr id="417893331" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35610,57 +35610,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1804875096" name="Picture">
+                  <wp:docPr id="299703844" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1804875096" name="Picture"/>
+                          <pic:cNvPr id="299703844" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35699,57 +35699,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1073996422" name="Picture">
+                  <wp:docPr id="1434908796" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1073996422" name="Picture"/>
+                          <pic:cNvPr id="1434908796" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36343,57 +36343,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="253029592" name="Picture">
+                  <wp:docPr id="158095116" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="253029592" name="Picture"/>
+                          <pic:cNvPr id="158095116" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37341,57 +37341,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1403900212" name="Picture">
+                  <wp:docPr id="99075711" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1403900212" name="Picture"/>
+                          <pic:cNvPr id="99075711" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37444,57 +37444,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1849456510" name="Picture">
+                  <wp:docPr id="338585739" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1849456510" name="Picture"/>
+                          <pic:cNvPr id="338585739" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38821,57 +38821,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="451246679" name="Picture">
+                  <wp:docPr id="474152973" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="451246679" name="Picture"/>
+                          <pic:cNvPr id="474152973" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39964,57 +39964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="283601787" name="Picture">
+                        <wp:docPr id="811112971" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="283601787" name="Picture"/>
+                                <pic:cNvPr id="811112971" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -41325,57 +41325,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="560045298" name="Picture">
+                  <wp:docPr id="882882405" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="560045298" name="Picture"/>
+                          <pic:cNvPr id="882882405" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41414,57 +41414,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1303237077" name="Picture">
+                  <wp:docPr id="1024532337" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1303237077" name="Picture"/>
+                          <pic:cNvPr id="1024532337" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42058,57 +42058,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1602349122" name="Picture">
+                  <wp:docPr id="377205854" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1602349122" name="Picture"/>
+                          <pic:cNvPr id="377205854" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43056,57 +43056,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1763230051" name="Picture">
+                  <wp:docPr id="144703093" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1763230051" name="Picture"/>
+                          <pic:cNvPr id="144703093" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43159,57 +43159,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="313168851" name="Picture">
+                  <wp:docPr id="778608030" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="313168851" name="Picture"/>
+                          <pic:cNvPr id="778608030" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44536,57 +44536,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1068233486" name="Picture">
+                  <wp:docPr id="609121397" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1068233486" name="Picture"/>
+                          <pic:cNvPr id="609121397" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45679,57 +45679,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1092060631" name="Picture">
+                        <wp:docPr id="35923692" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1092060631" name="Picture"/>
+                                <pic:cNvPr id="35923692" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -46900,57 +46900,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="558120312" name="Picture">
+                  <wp:docPr id="1428035329" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="558120312" name="Picture"/>
+                          <pic:cNvPr id="1428035329" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46971,57 +46971,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="376695456" name="Picture">
+                  <wp:docPr id="524031068" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="376695456" name="Picture"/>
+                          <pic:cNvPr id="524031068" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47385,57 +47385,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="701578553" name="Picture">
+                  <wp:docPr id="864034216" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="701578553" name="Picture"/>
+                          <pic:cNvPr id="864034216" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>