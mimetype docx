--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="782363702" name="Picture">
+                  <wp:docPr id="1784421964" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="782363702" name="Picture"/>
+                          <pic:cNvPr id="1784421964" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1180393029" name="Picture">
+                  <wp:docPr id="1700219430" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1180393029" name="Picture"/>
+                          <pic:cNvPr id="1700219430" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="946977423" name="Picture">
+                        <wp:docPr id="1838253792" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="946977423" name="Picture"/>
+                                <pic:cNvPr id="1838253792" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="19609892" name="Picture">
+                  <wp:docPr id="1477289924" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="19609892" name="Picture"/>
+                          <pic:cNvPr id="1477289924" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="51580617" name="Picture">
+                  <wp:docPr id="1281449798" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="51580617" name="Picture"/>
+                          <pic:cNvPr id="1281449798" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1076161795" name="Picture">
+                  <wp:docPr id="108113090" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1076161795" name="Picture"/>
+                          <pic:cNvPr id="108113090" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1802885255" name="Picture">
+                  <wp:docPr id="386404361" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1802885255" name="Picture"/>
+                          <pic:cNvPr id="386404361" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2111548930" name="Picture">
+                  <wp:docPr id="1179454999" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2111548930" name="Picture"/>
+                          <pic:cNvPr id="1179454999" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="902966589" name="Picture">
+                        <wp:docPr id="463191268" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="902966589" name="Picture"/>
+                                <pic:cNvPr id="463191268" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="526474003" name="Picture">
+                        <wp:docPr id="753468267" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="526474003" name="Picture"/>
+                                <pic:cNvPr id="753468267" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1114556462" name="Picture">
+                        <wp:docPr id="1398767128" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1114556462" name="Picture"/>
+                                <pic:cNvPr id="1398767128" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1817894273" name="Picture">
+                        <wp:docPr id="505382146" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1817894273" name="Picture"/>
+                                <pic:cNvPr id="505382146" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="821743205" name="Picture">
+                        <wp:docPr id="1415006786" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="821743205" name="Picture"/>
+                                <pic:cNvPr id="1415006786" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1639773700" name="Picture">
+                        <wp:docPr id="418675848" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1639773700" name="Picture"/>
+                                <pic:cNvPr id="418675848" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="730531268" name="Picture">
+                        <wp:docPr id="216330090" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="730531268" name="Picture"/>
+                                <pic:cNvPr id="216330090" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="286090520" name="Picture">
+                        <wp:docPr id="510910994" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="286090520" name="Picture"/>
+                                <pic:cNvPr id="510910994" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1384030453" name="Picture">
+                        <wp:docPr id="471060601" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1384030453" name="Picture"/>
+                                <pic:cNvPr id="471060601" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="102266414" name="Picture">
+                        <wp:docPr id="1883363074" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="102266414" name="Picture"/>
+                                <pic:cNvPr id="1883363074" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1524263902" name="Picture">
+                        <wp:docPr id="1603509022" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1524263902" name="Picture"/>
+                                <pic:cNvPr id="1603509022" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="964279090" name="Picture">
+                        <wp:docPr id="30171853" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="964279090" name="Picture"/>
+                                <pic:cNvPr id="30171853" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1520597111" name="Picture">
+                        <wp:docPr id="674532632" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1520597111" name="Picture"/>
+                                <pic:cNvPr id="674532632" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="276435531" name="Picture">
+                        <wp:docPr id="1186847355" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="276435531" name="Picture"/>
+                                <pic:cNvPr id="1186847355" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="279391891" name="Picture">
+                        <wp:docPr id="706853308" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="279391891" name="Picture"/>
+                                <pic:cNvPr id="706853308" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="378968577" name="Picture">
+                  <wp:docPr id="1876236249" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="378968577" name="Picture"/>
+                          <pic:cNvPr id="1876236249" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1513728262" name="Picture">
+                  <wp:docPr id="1617644016" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1513728262" name="Picture"/>
+                          <pic:cNvPr id="1617644016" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="758387214" name="Picture">
+                  <wp:docPr id="440989435" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="758387214" name="Picture"/>
+                          <pic:cNvPr id="440989435" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="913046855" name="Picture">
+                  <wp:docPr id="1270234053" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="913046855" name="Picture"/>
+                          <pic:cNvPr id="1270234053" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1122149997" name="Picture">
+                  <wp:docPr id="824829124" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1122149997" name="Picture"/>
+                          <pic:cNvPr id="824829124" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="366358449" name="Picture">
+                  <wp:docPr id="1952108472" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="366358449" name="Picture"/>
+                          <pic:cNvPr id="1952108472" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="460901139" name="Picture">
+                        <wp:docPr id="668364421" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="460901139" name="Picture"/>
+                                <pic:cNvPr id="668364421" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1192576798" name="Picture">
+                  <wp:docPr id="740624213" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1192576798" name="Picture"/>
+                          <pic:cNvPr id="740624213" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2121331216" name="Picture">
+                  <wp:docPr id="1164822928" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2121331216" name="Picture"/>
+                          <pic:cNvPr id="1164822928" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="588095134" name="Picture">
+                  <wp:docPr id="1364932094" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="588095134" name="Picture"/>
+                          <pic:cNvPr id="1364932094" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="554126082" name="Picture">
+                  <wp:docPr id="1972604226" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="554126082" name="Picture"/>
+                          <pic:cNvPr id="1972604226" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1681546909" name="Picture">
+                  <wp:docPr id="1284630394" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1681546909" name="Picture"/>
+                          <pic:cNvPr id="1284630394" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="219651574" name="Picture">
+                  <wp:docPr id="1205056402" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="219651574" name="Picture"/>
+                          <pic:cNvPr id="1205056402" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="958598429" name="Picture">
+                        <wp:docPr id="1889174258" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="958598429" name="Picture"/>
+                                <pic:cNvPr id="1889174258" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24769,57 +24769,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1005605917" name="Picture">
+                  <wp:docPr id="2025914305" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1005605917" name="Picture"/>
+                          <pic:cNvPr id="2025914305" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24858,57 +24858,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="506428105" name="Picture">
+                  <wp:docPr id="55197333" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="506428105" name="Picture"/>
+                          <pic:cNvPr id="55197333" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25547,57 +25547,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1337240497" name="Picture">
+                  <wp:docPr id="276069087" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1337240497" name="Picture"/>
+                          <pic:cNvPr id="276069087" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26635,57 +26635,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1525254912" name="Picture">
+                  <wp:docPr id="124545001" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1525254912" name="Picture"/>
+                          <pic:cNvPr id="124545001" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26738,57 +26738,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="785261505" name="Picture">
+                  <wp:docPr id="1082277898" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="785261505" name="Picture"/>
+                          <pic:cNvPr id="1082277898" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28211,57 +28211,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="862346368" name="Picture">
+                  <wp:docPr id="1008170037" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="862346368" name="Picture"/>
+                          <pic:cNvPr id="1008170037" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30927,57 +30927,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="817963027" name="Picture">
+                  <wp:docPr id="1591031142" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="817963027" name="Picture"/>
+                          <pic:cNvPr id="1591031142" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31016,57 +31016,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="834857175" name="Picture">
+                  <wp:docPr id="1508131925" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="834857175" name="Picture"/>
+                          <pic:cNvPr id="1508131925" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31660,57 +31660,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="268602984" name="Picture">
+                  <wp:docPr id="142576717" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="268602984" name="Picture"/>
+                          <pic:cNvPr id="142576717" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32658,57 +32658,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="540280658" name="Picture">
+                  <wp:docPr id="1185347619" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="540280658" name="Picture"/>
+                          <pic:cNvPr id="1185347619" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32761,57 +32761,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1700375700" name="Picture">
+                  <wp:docPr id="1576498001" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1700375700" name="Picture"/>
+                          <pic:cNvPr id="1576498001" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34138,57 +34138,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1604756238" name="Picture">
+                  <wp:docPr id="1689486619" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1604756238" name="Picture"/>
+                          <pic:cNvPr id="1689486619" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35281,57 +35281,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1185756860" name="Picture">
+                        <wp:docPr id="906675423" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1185756860" name="Picture"/>
+                                <pic:cNvPr id="906675423" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36642,57 +36642,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="754537396" name="Picture">
+                  <wp:docPr id="1323893848" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="754537396" name="Picture"/>
+                          <pic:cNvPr id="1323893848" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36731,57 +36731,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1198172112" name="Picture">
+                  <wp:docPr id="208305045" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1198172112" name="Picture"/>
+                          <pic:cNvPr id="208305045" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37375,57 +37375,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1404904164" name="Picture">
+                  <wp:docPr id="899071835" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1404904164" name="Picture"/>
+                          <pic:cNvPr id="899071835" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38373,57 +38373,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="424157946" name="Picture">
+                  <wp:docPr id="209761243" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="424157946" name="Picture"/>
+                          <pic:cNvPr id="209761243" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38476,57 +38476,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2131251020" name="Picture">
+                  <wp:docPr id="46245072" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2131251020" name="Picture"/>
+                          <pic:cNvPr id="46245072" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39853,57 +39853,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1208286656" name="Picture">
+                  <wp:docPr id="383331927" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1208286656" name="Picture"/>
+                          <pic:cNvPr id="383331927" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40996,57 +40996,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="454311452" name="Picture">
+                        <wp:docPr id="1194782160" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="454311452" name="Picture"/>
+                                <pic:cNvPr id="1194782160" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42267,57 +42267,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1371009213" name="Picture">
+                  <wp:docPr id="64434085" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1371009213" name="Picture"/>
+                          <pic:cNvPr id="64434085" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42347,57 +42347,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="678563915" name="Picture">
+                  <wp:docPr id="1864810885" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="678563915" name="Picture"/>
+                          <pic:cNvPr id="1864810885" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42826,57 +42826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1557657465" name="Picture">
+                  <wp:docPr id="2086350137" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1557657465" name="Picture"/>
+                          <pic:cNvPr id="2086350137" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44841,57 +44841,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1094318889" name="Picture">
+                  <wp:docPr id="1629586019" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1094318889" name="Picture"/>
+                          <pic:cNvPr id="1629586019" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44912,57 +44912,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2037472013" name="Picture">
+                  <wp:docPr id="953306411" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2037472013" name="Picture"/>
+                          <pic:cNvPr id="953306411" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45326,57 +45326,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="444467045" name="Picture">
+                  <wp:docPr id="491097581" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="444467045" name="Picture"/>
+                          <pic:cNvPr id="491097581" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>