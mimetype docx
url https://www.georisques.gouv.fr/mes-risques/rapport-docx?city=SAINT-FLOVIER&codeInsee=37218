--- v0 (2026-08-18)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="174546962" name="Picture">
+                  <wp:docPr id="1513446954" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="174546962" name="Picture"/>
+                          <pic:cNvPr id="1513446954" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="114148835" name="Picture">
+                  <wp:docPr id="486708454" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="114148835" name="Picture"/>
+                          <pic:cNvPr id="486708454" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="402905540" name="Picture">
+                        <wp:docPr id="780704276" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="402905540" name="Picture"/>
+                                <pic:cNvPr id="780704276" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="194013058" name="Picture">
+                  <wp:docPr id="2131544713" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="194013058" name="Picture"/>
+                          <pic:cNvPr id="2131544713" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1596435312" name="Picture">
+                  <wp:docPr id="857672347" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1596435312" name="Picture"/>
+                          <pic:cNvPr id="857672347" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1707723955" name="Picture">
+                  <wp:docPr id="844323703" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1707723955" name="Picture"/>
+                          <pic:cNvPr id="844323703" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1626391415" name="Picture">
+                  <wp:docPr id="1157266971" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1626391415" name="Picture"/>
+                          <pic:cNvPr id="1157266971" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1894374815" name="Picture">
+                  <wp:docPr id="669090013" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1894374815" name="Picture"/>
+                          <pic:cNvPr id="669090013" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1643944195" name="Picture">
+                        <wp:docPr id="97628317" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1643944195" name="Picture"/>
+                                <pic:cNvPr id="97628317" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1987413311" name="Picture">
+                        <wp:docPr id="2118749871" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1987413311" name="Picture"/>
+                                <pic:cNvPr id="2118749871" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="459649542" name="Picture">
+                        <wp:docPr id="471762716" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="459649542" name="Picture"/>
+                                <pic:cNvPr id="471762716" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2050867276" name="Picture">
+                        <wp:docPr id="835661746" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2050867276" name="Picture"/>
+                                <pic:cNvPr id="835661746" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="909006992" name="Picture">
+                        <wp:docPr id="342397396" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="909006992" name="Picture"/>
+                                <pic:cNvPr id="342397396" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="105230829" name="Picture">
+                        <wp:docPr id="607945165" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="105230829" name="Picture"/>
+                                <pic:cNvPr id="607945165" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1690204132" name="Picture">
+                        <wp:docPr id="130094677" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1690204132" name="Picture"/>
+                                <pic:cNvPr id="130094677" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1740427670" name="Picture">
+                        <wp:docPr id="1301708349" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1740427670" name="Picture"/>
+                                <pic:cNvPr id="1301708349" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="507058752" name="Picture">
+                        <wp:docPr id="701716114" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="507058752" name="Picture"/>
+                                <pic:cNvPr id="701716114" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1707294395" name="Picture">
+                        <wp:docPr id="951152365" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1707294395" name="Picture"/>
+                                <pic:cNvPr id="951152365" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="275564031" name="Picture">
+                        <wp:docPr id="1776365538" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="275564031" name="Picture"/>
+                                <pic:cNvPr id="1776365538" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="32709345" name="Picture">
+                        <wp:docPr id="528972057" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="32709345" name="Picture"/>
+                                <pic:cNvPr id="528972057" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="968858257" name="Picture">
+                        <wp:docPr id="1923840165" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="968858257" name="Picture"/>
+                                <pic:cNvPr id="1923840165" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1131913155" name="Picture">
+                        <wp:docPr id="1761845802" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1131913155" name="Picture"/>
+                                <pic:cNvPr id="1761845802" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1432143988" name="Picture">
+                        <wp:docPr id="2145808219" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1432143988" name="Picture"/>
+                                <pic:cNvPr id="2145808219" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1060361578" name="Picture">
+                  <wp:docPr id="534520055" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1060361578" name="Picture"/>
+                          <pic:cNvPr id="534520055" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="735271477" name="Picture">
+                  <wp:docPr id="2133995882" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="735271477" name="Picture"/>
+                          <pic:cNvPr id="2133995882" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="388948409" name="Picture">
+                  <wp:docPr id="321742253" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="388948409" name="Picture"/>
+                          <pic:cNvPr id="321742253" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1097266519" name="Picture">
+                  <wp:docPr id="1339953995" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1097266519" name="Picture"/>
+                          <pic:cNvPr id="1339953995" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1002401468" name="Picture">
+                  <wp:docPr id="1457097445" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1002401468" name="Picture"/>
+                          <pic:cNvPr id="1457097445" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="110872310" name="Picture">
+                  <wp:docPr id="20041848" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="110872310" name="Picture"/>
+                          <pic:cNvPr id="20041848" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2103240115" name="Picture">
+                        <wp:docPr id="2043174198" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2103240115" name="Picture"/>
+                                <pic:cNvPr id="2043174198" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="63467578" name="Picture">
+                  <wp:docPr id="465472868" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="63467578" name="Picture"/>
+                          <pic:cNvPr id="465472868" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1340370017" name="Picture">
+                  <wp:docPr id="1273256003" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1340370017" name="Picture"/>
+                          <pic:cNvPr id="1273256003" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1435461971" name="Picture">
+                  <wp:docPr id="1895730660" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1435461971" name="Picture"/>
+                          <pic:cNvPr id="1895730660" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1146392136" name="Picture">
+                  <wp:docPr id="782577509" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1146392136" name="Picture"/>
+                          <pic:cNvPr id="782577509" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1813915651" name="Picture">
+                  <wp:docPr id="657039025" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1813915651" name="Picture"/>
+                          <pic:cNvPr id="657039025" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="109775553" name="Picture">
+                  <wp:docPr id="1843060568" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="109775553" name="Picture"/>
+                          <pic:cNvPr id="1843060568" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="750756464" name="Picture">
+                        <wp:docPr id="1319077278" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="750756464" name="Picture"/>
+                                <pic:cNvPr id="1319077278" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1347864305" name="Picture">
+                        <wp:docPr id="923718429" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1347864305" name="Picture"/>
+                                <pic:cNvPr id="923718429" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25953,57 +25953,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="888659933" name="Picture">
+                  <wp:docPr id="1340307147" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="888659933" name="Picture"/>
+                          <pic:cNvPr id="1340307147" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26042,57 +26042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1457010833" name="Picture">
+                  <wp:docPr id="1286538410" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1457010833" name="Picture"/>
+                          <pic:cNvPr id="1286538410" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26722,57 +26722,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1808154719" name="Picture">
+                  <wp:docPr id="871475118" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1808154719" name="Picture"/>
+                          <pic:cNvPr id="871475118" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27783,57 +27783,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="72033960" name="Picture">
+                  <wp:docPr id="335222079" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="72033960" name="Picture"/>
+                          <pic:cNvPr id="335222079" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_37.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27886,57 +27886,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1103087284" name="Picture">
+                  <wp:docPr id="1261610902" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1103087284" name="Picture"/>
+                          <pic:cNvPr id="1261610902" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29344,57 +29344,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2102590817" name="Picture">
+                  <wp:docPr id="965661966" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2102590817" name="Picture"/>
+                          <pic:cNvPr id="965661966" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_36.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30541,57 +30541,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1608478814" name="Picture">
+                        <wp:docPr id="893195151" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1608478814" name="Picture"/>
+                                <pic:cNvPr id="893195151" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33308,57 +33308,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1340203087" name="Picture">
+                  <wp:docPr id="1799758156" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1340203087" name="Picture"/>
+                          <pic:cNvPr id="1799758156" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33397,57 +33397,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1875331379" name="Picture">
+                  <wp:docPr id="1935273750" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1875331379" name="Picture"/>
+                          <pic:cNvPr id="1935273750" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34041,57 +34041,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1270778133" name="Picture">
+                  <wp:docPr id="782580633" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1270778133" name="Picture"/>
+                          <pic:cNvPr id="782580633" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35039,57 +35039,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1443173510" name="Picture">
+                  <wp:docPr id="1062828995" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1443173510" name="Picture"/>
+                          <pic:cNvPr id="1062828995" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35142,57 +35142,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="534559782" name="Picture">
+                  <wp:docPr id="138557773" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="534559782" name="Picture"/>
+                          <pic:cNvPr id="138557773" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36519,57 +36519,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1614188154" name="Picture">
+                  <wp:docPr id="1631853643" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1614188154" name="Picture"/>
+                          <pic:cNvPr id="1631853643" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37662,57 +37662,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1593095039" name="Picture">
+                        <wp:docPr id="2016216227" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1593095039" name="Picture"/>
+                                <pic:cNvPr id="2016216227" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39030,57 +39030,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="855248656" name="Picture">
+                  <wp:docPr id="1859246750" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="855248656" name="Picture"/>
+                          <pic:cNvPr id="1859246750" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39119,57 +39119,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1240345979" name="Picture">
+                  <wp:docPr id="2127156219" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1240345979" name="Picture"/>
+                          <pic:cNvPr id="2127156219" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39751,57 +39751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1848657496" name="Picture">
+                  <wp:docPr id="270592554" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1848657496" name="Picture"/>
+                          <pic:cNvPr id="270592554" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40695,57 +40695,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1178325990" name="Picture">
+                  <wp:docPr id="1829262441" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1178325990" name="Picture"/>
+                          <pic:cNvPr id="1829262441" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40807,57 +40807,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1901702049" name="Picture">
+                  <wp:docPr id="1177207342" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1901702049" name="Picture"/>
+                          <pic:cNvPr id="1177207342" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42466,57 +42466,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1827686311" name="Picture">
+                  <wp:docPr id="2095626891" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1827686311" name="Picture"/>
+                          <pic:cNvPr id="2095626891" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43645,57 +43645,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1736392674" name="Picture">
+                  <wp:docPr id="2009065383" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1736392674" name="Picture"/>
+                          <pic:cNvPr id="2009065383" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43725,57 +43725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="914927764" name="Picture">
+                  <wp:docPr id="267341628" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="914927764" name="Picture"/>
+                          <pic:cNvPr id="267341628" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44213,57 +44213,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1679752148" name="Picture">
+                  <wp:docPr id="946076130" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1679752148" name="Picture"/>
+                          <pic:cNvPr id="946076130" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>