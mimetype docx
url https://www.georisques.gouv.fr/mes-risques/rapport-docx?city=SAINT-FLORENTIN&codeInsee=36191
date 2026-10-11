--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="423671666" name="Picture">
+                  <wp:docPr id="1863292197" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="423671666" name="Picture"/>
+                          <pic:cNvPr id="1863292197" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1433098682" name="Picture">
+                  <wp:docPr id="617288925" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1433098682" name="Picture"/>
+                          <pic:cNvPr id="617288925" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1816912892" name="Picture">
+                        <wp:docPr id="1223749342" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1816912892" name="Picture"/>
+                                <pic:cNvPr id="1223749342" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="747251722" name="Picture">
+                  <wp:docPr id="1676578013" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="747251722" name="Picture"/>
+                          <pic:cNvPr id="1676578013" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="927676712" name="Picture">
+                  <wp:docPr id="1084069062" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="927676712" name="Picture"/>
+                          <pic:cNvPr id="1084069062" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1638676657" name="Picture">
+                  <wp:docPr id="1745372816" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1638676657" name="Picture"/>
+                          <pic:cNvPr id="1745372816" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="189019299" name="Picture">
+                  <wp:docPr id="1188460464" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="189019299" name="Picture"/>
+                          <pic:cNvPr id="1188460464" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="883838156" name="Picture">
+                  <wp:docPr id="334593058" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="883838156" name="Picture"/>
+                          <pic:cNvPr id="334593058" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1253682659" name="Picture">
+                        <wp:docPr id="132332777" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1253682659" name="Picture"/>
+                                <pic:cNvPr id="132332777" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6094,93 +6094,50 @@
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
-                  <w:r>
-[...41 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
@@ -6555,57 +6512,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1664595934" name="Picture">
+                        <wp:docPr id="38393019" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1664595934" name="Picture"/>
+                                <pic:cNvPr id="38393019" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7127,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1025966868" name="Picture">
+                        <wp:docPr id="868195494" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1025966868" name="Picture"/>
+                                <pic:cNvPr id="868195494" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7503,93 +7460,50 @@
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
-                  <w:r>
-[...41 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
@@ -7964,57 +7878,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1340339850" name="Picture">
+                        <wp:docPr id="1105401371" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1340339850" name="Picture"/>
+                                <pic:cNvPr id="1105401371" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8493,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="428743946" name="Picture">
+                        <wp:docPr id="102047815" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="428743946" name="Picture"/>
+                                <pic:cNvPr id="102047815" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8912,93 +8826,50 @@
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
-                  <w:r>
-[...41 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
@@ -9372,57 +9243,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1341853867" name="Picture">
+                        <wp:docPr id="522766868" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1341853867" name="Picture"/>
+                                <pic:cNvPr id="522766868" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +9875,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="885928535" name="Picture">
+                        <wp:docPr id="2025124598" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="885928535" name="Picture"/>
+                                <pic:cNvPr id="2025124598" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10337,93 +10208,50 @@
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
-                  <w:r>
-[...41 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
@@ -10798,57 +10626,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1929510992" name="Picture">
+                        <wp:docPr id="967437205" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1929510992" name="Picture"/>
+                                <pic:cNvPr id="967437205" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11490,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1828551027" name="Picture">
+                  <wp:docPr id="441648801" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1828551027" name="Picture"/>
+                          <pic:cNvPr id="441648801" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11579,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1020353139" name="Picture">
+                  <wp:docPr id="666526085" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1020353139" name="Picture"/>
+                          <pic:cNvPr id="666526085" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12223,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="641560224" name="Picture">
+                  <wp:docPr id="22493742" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="641560224" name="Picture"/>
+                          <pic:cNvPr id="22493742" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13451,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1928805233" name="Picture">
+                  <wp:docPr id="1650086265" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1928805233" name="Picture"/>
+                          <pic:cNvPr id="1650086265" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13712,93 +13540,50 @@
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -15105,57 +14890,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1878749641" name="Picture">
+                  <wp:docPr id="1744308429" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1878749641" name="Picture"/>
+                          <pic:cNvPr id="1744308429" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16216,93 +16001,50 @@
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
-                  <w:r>
-[...41 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:gridSpan w:val="2"/>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
@@ -17583,57 +17325,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2078030386" name="Picture">
+                  <wp:docPr id="308933242" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2078030386" name="Picture"/>
+                          <pic:cNvPr id="308933242" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17414,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="436464507" name="Picture">
+                  <wp:docPr id="1059270464" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="436464507" name="Picture"/>
+                          <pic:cNvPr id="1059270464" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18058,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1760554431" name="Picture">
+                  <wp:docPr id="122693717" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1760554431" name="Picture"/>
+                          <pic:cNvPr id="122693717" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19056,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="203654721" name="Picture">
+                  <wp:docPr id="194401115" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="203654721" name="Picture"/>
+                          <pic:cNvPr id="194401115" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19403,93 +19145,50 @@
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -20798,57 +20497,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="419752199" name="Picture">
+                  <wp:docPr id="1403652583" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="419752199" name="Picture"/>
+                          <pic:cNvPr id="1403652583" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21946,93 +21645,50 @@
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
-                  <w:r>
-[...41 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:gridSpan w:val="2"/>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
@@ -22921,93 +22577,50 @@
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
-                  <w:r>
-[...41 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:gridSpan w:val="2"/>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
@@ -24344,57 +23957,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="11348613" name="Picture">
+                  <wp:docPr id="989252194" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="11348613" name="Picture"/>
+                          <pic:cNvPr id="989252194" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24433,57 +24046,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1131443375" name="Picture">
+                  <wp:docPr id="856853304" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1131443375" name="Picture"/>
+                          <pic:cNvPr id="856853304" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25113,57 +24726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1726569230" name="Picture">
+                  <wp:docPr id="351195477" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1726569230" name="Picture"/>
+                          <pic:cNvPr id="351195477" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26174,57 +25787,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="765269641" name="Picture">
+                  <wp:docPr id="1472182383" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="765269641" name="Picture"/>
+                          <pic:cNvPr id="1472182383" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_29.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26263,93 +25876,50 @@
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -27735,57 +27305,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="738752539" name="Picture">
+                  <wp:docPr id="305511738" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="738752539" name="Picture"/>
+                          <pic:cNvPr id="305511738" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_28.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28918,93 +28488,50 @@
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
-                  <w:r>
-[...41 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:gridSpan w:val="2"/>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
@@ -31301,57 +30828,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="74836320" name="Picture">
+                  <wp:docPr id="390256229" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="74836320" name="Picture"/>
+                          <pic:cNvPr id="390256229" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31390,57 +30917,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="636934401" name="Picture">
+                  <wp:docPr id="693275919" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="636934401" name="Picture"/>
+                          <pic:cNvPr id="693275919" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32034,57 +31561,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1162395255" name="Picture">
+                  <wp:docPr id="380713330" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1162395255" name="Picture"/>
+                          <pic:cNvPr id="380713330" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33032,57 +32559,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2105862955" name="Picture">
+                  <wp:docPr id="1101624261" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2105862955" name="Picture"/>
+                          <pic:cNvPr id="1101624261" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33121,93 +32648,50 @@
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -34512,57 +33996,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1028031078" name="Picture">
+                  <wp:docPr id="621096832" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1028031078" name="Picture"/>
+                          <pic:cNvPr id="621096832" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35641,93 +35125,50 @@
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
-                  <w:r>
-[...41 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:gridSpan w:val="2"/>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
@@ -36876,57 +36317,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="197757041" name="Picture">
+                  <wp:docPr id="800610238" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="197757041" name="Picture"/>
+                          <pic:cNvPr id="800610238" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36947,57 +36388,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="812597750" name="Picture">
+                  <wp:docPr id="359728929" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="812597750" name="Picture"/>
+                          <pic:cNvPr id="359728929" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37361,57 +36802,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1111329585" name="Picture">
+                  <wp:docPr id="2126543064" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1111329585" name="Picture"/>
+                          <pic:cNvPr id="2126543064" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38168,78 +37609,65 @@
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="SansSerif" w:hAnsi="SansSerif" w:eastAsia="SansSerif" w:cs="SansSerif"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
  <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
  <Relationship Id="header1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/>
  <Relationship Id="img_0_0_0.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_0.png"/>
  <Relationship Id="img_0_0_4.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_4.png"/>
  <Relationship Id="img_0_0_1_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_1_1.png"/>
  <Relationship Id="img_0_0_10.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_10.png"/>
  <Relationship Id="img_0_0_8.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_8.png"/>
  <Relationship Id="img_0_1_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_2.png"/>
  <Relationship Id="img_0_1_4.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_4.png"/>
  <Relationship Id="img_0_1_6_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_1.png"/>
- <Relationship Id="img_0_1_6_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_3.png"/>
  <Relationship Id="img_0_1_6_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_2.png"/>
  <Relationship Id="img_0_1_7_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_1.png"/>
- <Relationship Id="img_0_1_7_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_3.png"/>
  <Relationship Id="img_0_1_7_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_2.png"/>
  <Relationship Id="img_0_1_8_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_1.png"/>
- <Relationship Id="img_0_1_8_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_3.png"/>
  <Relationship Id="img_0_1_8_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_2.png"/>
  <Relationship Id="img_0_1_9_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_9_1.png"/>
- <Relationship Id="img_0_1_9_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_9_3.png"/>
  <Relationship Id="img_0_1_9_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_9_2.png"/>
  <Relationship Id="img_0_2_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_14.jpg"/>
- <Relationship Id="img_0_2_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_7.png"/>
  <Relationship Id="img_0_2_13.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_13.png"/>
- <Relationship Id="img_0_2_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_12_2.png"/>
  <Relationship Id="img_0_3_15.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_15.jpg"/>
- <Relationship Id="img_0_3_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_7.png"/>
  <Relationship Id="img_0_3_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_14.jpg"/>
- <Relationship Id="img_0_3_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_12_2.png"/>
- <Relationship Id="img_0_3_13_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_13_2.png"/>
  <Relationship Id="img_0_4_29.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_29.jpg"/>
- <Relationship Id="img_0_4_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_7.png"/>
  <Relationship Id="img_0_4_28.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_28.png"/>
- <Relationship Id="img_0_4_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_12_2.png"/>
  <Relationship Id="img_0_5_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_5_14.jpg"/>
- <Relationship Id="img_0_5_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_5_7.png"/>
  <Relationship Id="img_0_5_13.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_5_13.png"/>
- <Relationship Id="img_0_5_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_5_12_2.png"/>
 </Relationships>
 
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 </Relationships>
 
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 </Relationships>
 
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>JasperReports Library version 6.21.3-4a3078d20785ebe464f18037d738d12fc98c13cf</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
 </coreProperties>