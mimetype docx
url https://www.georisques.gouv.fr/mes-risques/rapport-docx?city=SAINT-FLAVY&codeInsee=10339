--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1879272251" name="Picture">
+                  <wp:docPr id="766719121" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1879272251" name="Picture"/>
+                          <pic:cNvPr id="766719121" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2102091719" name="Picture">
+                  <wp:docPr id="134816288" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2102091719" name="Picture"/>
+                          <pic:cNvPr id="134816288" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="129902032" name="Picture">
+                        <wp:docPr id="474479581" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="129902032" name="Picture"/>
+                                <pic:cNvPr id="474479581" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1920016029" name="Picture">
+                  <wp:docPr id="75894189" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1920016029" name="Picture"/>
+                          <pic:cNvPr id="75894189" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1587974755" name="Picture">
+                  <wp:docPr id="675813090" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1587974755" name="Picture"/>
+                          <pic:cNvPr id="675813090" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="55704691" name="Picture">
+                  <wp:docPr id="2022890618" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="55704691" name="Picture"/>
+                          <pic:cNvPr id="2022890618" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="958469417" name="Picture">
+                  <wp:docPr id="618374609" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="958469417" name="Picture"/>
+                          <pic:cNvPr id="618374609" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1605208435" name="Picture">
+                  <wp:docPr id="883841023" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1605208435" name="Picture"/>
+                          <pic:cNvPr id="883841023" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1389143134" name="Picture">
+                        <wp:docPr id="1139101781" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1389143134" name="Picture"/>
+                                <pic:cNvPr id="1139101781" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="254119810" name="Picture">
+                        <wp:docPr id="1064763711" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="254119810" name="Picture"/>
+                                <pic:cNvPr id="1064763711" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1162768785" name="Picture">
+                        <wp:docPr id="1087375617" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1162768785" name="Picture"/>
+                                <pic:cNvPr id="1087375617" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="507260366" name="Picture">
+                        <wp:docPr id="1901308768" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="507260366" name="Picture"/>
+                                <pic:cNvPr id="1901308768" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1100534553" name="Picture">
+                        <wp:docPr id="1776601483" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1100534553" name="Picture"/>
+                                <pic:cNvPr id="1776601483" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="200486276" name="Picture">
+                        <wp:docPr id="763376921" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="200486276" name="Picture"/>
+                                <pic:cNvPr id="763376921" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1057049339" name="Picture">
+                        <wp:docPr id="103715159" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1057049339" name="Picture"/>
+                                <pic:cNvPr id="103715159" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="963770064" name="Picture">
+                        <wp:docPr id="1174269703" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="963770064" name="Picture"/>
+                                <pic:cNvPr id="1174269703" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="279272983" name="Picture">
+                        <wp:docPr id="1827926185" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="279272983" name="Picture"/>
+                                <pic:cNvPr id="1827926185" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="806084872" name="Picture">
+                        <wp:docPr id="830561233" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="806084872" name="Picture"/>
+                                <pic:cNvPr id="830561233" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="251493928" name="Picture">
+                        <wp:docPr id="596536144" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="251493928" name="Picture"/>
+                                <pic:cNvPr id="596536144" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="663094514" name="Picture">
+                        <wp:docPr id="975807088" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="663094514" name="Picture"/>
+                                <pic:cNvPr id="975807088" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="808199427" name="Picture">
+                        <wp:docPr id="1677806204" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="808199427" name="Picture"/>
+                                <pic:cNvPr id="1677806204" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1857444376" name="Picture">
+                        <wp:docPr id="1014215553" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1857444376" name="Picture"/>
+                                <pic:cNvPr id="1014215553" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="661929647" name="Picture">
+                        <wp:docPr id="675466244" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="661929647" name="Picture"/>
+                                <pic:cNvPr id="675466244" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="348708540" name="Picture">
+                  <wp:docPr id="1803563287" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="348708540" name="Picture"/>
+                          <pic:cNvPr id="1803563287" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="88826234" name="Picture">
+                  <wp:docPr id="1816785830" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="88826234" name="Picture"/>
+                          <pic:cNvPr id="1816785830" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="585400954" name="Picture">
+                  <wp:docPr id="50757158" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="585400954" name="Picture"/>
+                          <pic:cNvPr id="50757158" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2143566192" name="Picture">
+                  <wp:docPr id="1254497051" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2143566192" name="Picture"/>
+                          <pic:cNvPr id="1254497051" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1216895571" name="Picture">
+                  <wp:docPr id="205322732" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1216895571" name="Picture"/>
+                          <pic:cNvPr id="205322732" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1183460788" name="Picture">
+                  <wp:docPr id="1543247494" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1183460788" name="Picture"/>
+                          <pic:cNvPr id="1543247494" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1800728761" name="Picture">
+                        <wp:docPr id="888604848" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1800728761" name="Picture"/>
+                                <pic:cNvPr id="888604848" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2141590157" name="Picture">
+                  <wp:docPr id="352274788" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2141590157" name="Picture"/>
+                          <pic:cNvPr id="352274788" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="609265928" name="Picture">
+                  <wp:docPr id="1802670834" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="609265928" name="Picture"/>
+                          <pic:cNvPr id="1802670834" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1749894147" name="Picture">
+                  <wp:docPr id="1733076388" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1749894147" name="Picture"/>
+                          <pic:cNvPr id="1733076388" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="428364864" name="Picture">
+                  <wp:docPr id="56103235" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="428364864" name="Picture"/>
+                          <pic:cNvPr id="56103235" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1071311562" name="Picture">
+                  <wp:docPr id="501560527" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1071311562" name="Picture"/>
+                          <pic:cNvPr id="501560527" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="286119797" name="Picture">
+                  <wp:docPr id="1142698002" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="286119797" name="Picture"/>
+                          <pic:cNvPr id="1142698002" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1524156695" name="Picture">
+                        <wp:docPr id="1257524836" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1524156695" name="Picture"/>
+                                <pic:cNvPr id="1257524836" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1479543409" name="Picture">
+                  <wp:docPr id="236878643" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1479543409" name="Picture"/>
+                          <pic:cNvPr id="236878643" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1970209063" name="Picture">
+                  <wp:docPr id="501066231" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1970209063" name="Picture"/>
+                          <pic:cNvPr id="501066231" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1288421937" name="Picture">
+                  <wp:docPr id="1582723030" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1288421937" name="Picture"/>
+                          <pic:cNvPr id="1582723030" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="279150580" name="Picture">
+                  <wp:docPr id="501676473" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="279150580" name="Picture"/>
+                          <pic:cNvPr id="501676473" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="404298098" name="Picture">
+                  <wp:docPr id="76601805" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="404298098" name="Picture"/>
+                          <pic:cNvPr id="76601805" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28156,57 +28156,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1809973233" name="Picture">
+                  <wp:docPr id="352086623" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1809973233" name="Picture"/>
+                          <pic:cNvPr id="352086623" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29363,57 +29363,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1977598379" name="Picture">
+                        <wp:docPr id="1765294731" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1977598379" name="Picture"/>
+                                <pic:cNvPr id="1765294731" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31552,57 +31552,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="211175335" name="Picture">
+                  <wp:docPr id="847215252" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="211175335" name="Picture"/>
+                          <pic:cNvPr id="847215252" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31623,57 +31623,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="811553118" name="Picture">
+                  <wp:docPr id="669502588" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="811553118" name="Picture"/>
+                          <pic:cNvPr id="669502588" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32091,57 +32091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="998644839" name="Picture">
+                  <wp:docPr id="216067601" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="998644839" name="Picture"/>
+                          <pic:cNvPr id="216067601" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33250,57 +33250,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1567221593" name="Picture">
+                  <wp:docPr id="64493294" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1567221593" name="Picture"/>
+                          <pic:cNvPr id="64493294" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33339,57 +33339,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="393644043" name="Picture">
+                  <wp:docPr id="449162949" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="393644043" name="Picture"/>
+                          <pic:cNvPr id="449162949" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33983,57 +33983,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="471387046" name="Picture">
+                  <wp:docPr id="299785194" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="471387046" name="Picture"/>
+                          <pic:cNvPr id="299785194" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34981,57 +34981,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="666448975" name="Picture">
+                  <wp:docPr id="1091021665" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="666448975" name="Picture"/>
+                          <pic:cNvPr id="1091021665" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35084,57 +35084,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1267861288" name="Picture">
+                  <wp:docPr id="1337010461" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1267861288" name="Picture"/>
+                          <pic:cNvPr id="1337010461" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36461,57 +36461,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="264231579" name="Picture">
+                  <wp:docPr id="542624608" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="264231579" name="Picture"/>
+                          <pic:cNvPr id="542624608" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37604,57 +37604,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="344974951" name="Picture">
+                        <wp:docPr id="1088423564" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="344974951" name="Picture"/>
+                                <pic:cNvPr id="1088423564" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38965,57 +38965,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1704299887" name="Picture">
+                  <wp:docPr id="1592969531" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1704299887" name="Picture"/>
+                          <pic:cNvPr id="1592969531" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39054,57 +39054,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1213155809" name="Picture">
+                  <wp:docPr id="2139504644" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1213155809" name="Picture"/>
+                          <pic:cNvPr id="2139504644" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39698,57 +39698,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1796978235" name="Picture">
+                  <wp:docPr id="1210742925" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1796978235" name="Picture"/>
+                          <pic:cNvPr id="1210742925" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40696,57 +40696,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="732990043" name="Picture">
+                  <wp:docPr id="1755876720" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="732990043" name="Picture"/>
+                          <pic:cNvPr id="1755876720" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40799,57 +40799,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1817857535" name="Picture">
+                  <wp:docPr id="1999897377" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1817857535" name="Picture"/>
+                          <pic:cNvPr id="1999897377" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42176,57 +42176,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="991871492" name="Picture">
+                  <wp:docPr id="324208148" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="991871492" name="Picture"/>
+                          <pic:cNvPr id="324208148" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43319,57 +43319,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1979121588" name="Picture">
+                        <wp:docPr id="1380030759" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1979121588" name="Picture"/>
+                                <pic:cNvPr id="1380030759" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44540,57 +44540,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="943001068" name="Picture">
+                  <wp:docPr id="1495877341" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="943001068" name="Picture"/>
+                          <pic:cNvPr id="1495877341" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44611,57 +44611,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="396794858" name="Picture">
+                  <wp:docPr id="1411380286" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="396794858" name="Picture"/>
+                          <pic:cNvPr id="1411380286" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45025,57 +45025,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="205549" name="Picture">
+                  <wp:docPr id="1108922490" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="205549" name="Picture"/>
+                          <pic:cNvPr id="1108922490" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>