--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="299667717" name="Picture">
+                  <wp:docPr id="399899696" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="299667717" name="Picture"/>
+                          <pic:cNvPr id="399899696" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1913308995" name="Picture">
+                  <wp:docPr id="83221823" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1913308995" name="Picture"/>
+                          <pic:cNvPr id="83221823" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="211703682" name="Picture">
+                        <wp:docPr id="1092380087" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="211703682" name="Picture"/>
+                                <pic:cNvPr id="1092380087" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1282926703" name="Picture">
+                  <wp:docPr id="293599650" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1282926703" name="Picture"/>
+                          <pic:cNvPr id="293599650" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1110263696" name="Picture">
+                  <wp:docPr id="595153862" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1110263696" name="Picture"/>
+                          <pic:cNvPr id="595153862" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1157160762" name="Picture">
+                  <wp:docPr id="1081844747" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1157160762" name="Picture"/>
+                          <pic:cNvPr id="1081844747" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2094320152" name="Picture">
+                  <wp:docPr id="1109738183" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2094320152" name="Picture"/>
+                          <pic:cNvPr id="1109738183" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="447740671" name="Picture">
+                  <wp:docPr id="1040490254" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="447740671" name="Picture"/>
+                          <pic:cNvPr id="1040490254" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="570148337" name="Picture">
+                        <wp:docPr id="553440850" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="570148337" name="Picture"/>
+                                <pic:cNvPr id="553440850" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2010622182" name="Picture">
+                        <wp:docPr id="112663214" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2010622182" name="Picture"/>
+                                <pic:cNvPr id="112663214" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1668962499" name="Picture">
+                        <wp:docPr id="445585039" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1668962499" name="Picture"/>
+                                <pic:cNvPr id="445585039" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="289148333" name="Picture">
+                        <wp:docPr id="1322142162" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="289148333" name="Picture"/>
+                                <pic:cNvPr id="1322142162" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="137113644" name="Picture">
+                        <wp:docPr id="852048020" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="137113644" name="Picture"/>
+                                <pic:cNvPr id="852048020" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="986891207" name="Picture">
+                        <wp:docPr id="158315357" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="986891207" name="Picture"/>
+                                <pic:cNvPr id="158315357" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1214731728" name="Picture">
+                        <wp:docPr id="94476484" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1214731728" name="Picture"/>
+                                <pic:cNvPr id="94476484" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="751943021" name="Picture">
+                        <wp:docPr id="613272405" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="751943021" name="Picture"/>
+                                <pic:cNvPr id="613272405" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1732956838" name="Picture">
+                        <wp:docPr id="1574328488" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1732956838" name="Picture"/>
+                                <pic:cNvPr id="1574328488" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="620133697" name="Picture">
+                        <wp:docPr id="2135060642" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="620133697" name="Picture"/>
+                                <pic:cNvPr id="2135060642" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="703205988" name="Picture">
+                        <wp:docPr id="1013298752" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="703205988" name="Picture"/>
+                                <pic:cNvPr id="1013298752" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2073786096" name="Picture">
+                        <wp:docPr id="1238505474" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2073786096" name="Picture"/>
+                                <pic:cNvPr id="1238505474" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="138681925" name="Picture">
+                        <wp:docPr id="1793506189" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="138681925" name="Picture"/>
+                                <pic:cNvPr id="1793506189" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="633572445" name="Picture">
+                        <wp:docPr id="1740383503" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="633572445" name="Picture"/>
+                                <pic:cNvPr id="1740383503" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1718776755" name="Picture">
+                        <wp:docPr id="195447699" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1718776755" name="Picture"/>
+                                <pic:cNvPr id="195447699" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13038,57 +13038,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1385713408" name="Picture">
+                        <wp:docPr id="2056504652" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1385713408" name="Picture"/>
+                                <pic:cNvPr id="2056504652" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13385,57 +13385,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="598493228" name="Picture">
+                        <wp:docPr id="1681002163" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="598493228" name="Picture"/>
+                                <pic:cNvPr id="1681002163" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13832,57 +13832,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="675557593" name="Picture">
+                        <wp:docPr id="689007379" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="675557593" name="Picture"/>
+                                <pic:cNvPr id="689007379" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -14696,57 +14696,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1530424051" name="Picture">
+                  <wp:docPr id="171351313" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1530424051" name="Picture"/>
+                          <pic:cNvPr id="171351313" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14785,57 +14785,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1313436747" name="Picture">
+                  <wp:docPr id="2128168262" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1313436747" name="Picture"/>
+                          <pic:cNvPr id="2128168262" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15429,57 +15429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1258101278" name="Picture">
+                  <wp:docPr id="1357509635" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1258101278" name="Picture"/>
+                          <pic:cNvPr id="1357509635" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16657,57 +16657,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1192806696" name="Picture">
+                  <wp:docPr id="2115597413" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1192806696" name="Picture"/>
+                          <pic:cNvPr id="2115597413" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16760,57 +16760,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="500384319" name="Picture">
+                  <wp:docPr id="425055378" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="500384319" name="Picture"/>
+                          <pic:cNvPr id="425055378" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18139,57 +18139,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1233096023" name="Picture">
+                  <wp:docPr id="1159461531" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1233096023" name="Picture"/>
+                          <pic:cNvPr id="1159461531" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19264,57 +19264,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1854654696" name="Picture">
+                        <wp:docPr id="1581319968" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1854654696" name="Picture"/>
+                                <pic:cNvPr id="1581319968" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20617,57 +20617,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1511011206" name="Picture">
+                  <wp:docPr id="1797946902" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1511011206" name="Picture"/>
+                          <pic:cNvPr id="1797946902" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20706,57 +20706,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2072656922" name="Picture">
+                  <wp:docPr id="1728340660" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2072656922" name="Picture"/>
+                          <pic:cNvPr id="1728340660" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21350,57 +21350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1274439435" name="Picture">
+                  <wp:docPr id="833225075" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1274439435" name="Picture"/>
+                          <pic:cNvPr id="833225075" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22348,57 +22348,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="624489959" name="Picture">
+                  <wp:docPr id="234471606" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="624489959" name="Picture"/>
+                          <pic:cNvPr id="234471606" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22451,57 +22451,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="815362026" name="Picture">
+                  <wp:docPr id="2110931173" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="815362026" name="Picture"/>
+                          <pic:cNvPr id="2110931173" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23832,57 +23832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1263423608" name="Picture">
+                  <wp:docPr id="1299782143" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1263423608" name="Picture"/>
+                          <pic:cNvPr id="1299782143" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24994,57 +24994,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1136636602" name="Picture">
+                        <wp:docPr id="2009075953" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1136636602" name="Picture"/>
+                                <pic:cNvPr id="2009075953" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25969,57 +25969,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2140614359" name="Picture">
+                        <wp:docPr id="2145429741" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2140614359" name="Picture"/>
+                                <pic:cNvPr id="2145429741" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -27358,57 +27358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1090742781" name="Picture">
+                  <wp:docPr id="139491448" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1090742781" name="Picture"/>
+                          <pic:cNvPr id="139491448" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27447,57 +27447,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="960217023" name="Picture">
+                  <wp:docPr id="102750881" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="960217023" name="Picture"/>
+                          <pic:cNvPr id="102750881" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28091,57 +28091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="703064637" name="Picture">
+                  <wp:docPr id="597908996" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="703064637" name="Picture"/>
+                          <pic:cNvPr id="597908996" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29089,57 +29089,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="750642085" name="Picture">
+                  <wp:docPr id="990049346" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="750642085" name="Picture"/>
+                          <pic:cNvPr id="990049346" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29192,57 +29192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="946435782" name="Picture">
+                  <wp:docPr id="833156929" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="946435782" name="Picture"/>
+                          <pic:cNvPr id="833156929" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30569,57 +30569,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1936288863" name="Picture">
+                  <wp:docPr id="20498865" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1936288863" name="Picture"/>
+                          <pic:cNvPr id="20498865" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31712,57 +31712,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1995310314" name="Picture">
+                        <wp:docPr id="2138895991" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1995310314" name="Picture"/>
+                                <pic:cNvPr id="2138895991" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33073,57 +33073,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1323144700" name="Picture">
+                  <wp:docPr id="944688488" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1323144700" name="Picture"/>
+                          <pic:cNvPr id="944688488" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33162,57 +33162,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1642786814" name="Picture">
+                  <wp:docPr id="782615357" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1642786814" name="Picture"/>
+                          <pic:cNvPr id="782615357" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33806,57 +33806,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1179491712" name="Picture">
+                  <wp:docPr id="366589176" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1179491712" name="Picture"/>
+                          <pic:cNvPr id="366589176" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34804,57 +34804,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="779046350" name="Picture">
+                  <wp:docPr id="1731613249" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="779046350" name="Picture"/>
+                          <pic:cNvPr id="1731613249" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34907,57 +34907,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="800644275" name="Picture">
+                  <wp:docPr id="1611939393" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="800644275" name="Picture"/>
+                          <pic:cNvPr id="1611939393" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36284,57 +36284,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="424116063" name="Picture">
+                  <wp:docPr id="2112753670" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="424116063" name="Picture"/>
+                          <pic:cNvPr id="2112753670" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37427,57 +37427,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1477371710" name="Picture">
+                        <wp:docPr id="654191924" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1477371710" name="Picture"/>
+                                <pic:cNvPr id="654191924" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38785,57 +38785,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2047985383" name="Picture">
+                  <wp:docPr id="731740109" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2047985383" name="Picture"/>
+                          <pic:cNvPr id="731740109" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38874,57 +38874,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="296084304" name="Picture">
+                  <wp:docPr id="1507392221" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="296084304" name="Picture"/>
+                          <pic:cNvPr id="1507392221" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39497,57 +39497,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1256891222" name="Picture">
+                  <wp:docPr id="1352431420" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1256891222" name="Picture"/>
+                          <pic:cNvPr id="1352431420" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40414,57 +40414,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1100765586" name="Picture">
+                  <wp:docPr id="247319583" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1100765586" name="Picture"/>
+                          <pic:cNvPr id="247319583" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40517,57 +40517,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="845239165" name="Picture">
+                  <wp:docPr id="901679997" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="845239165" name="Picture"/>
+                          <pic:cNvPr id="901679997" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41840,57 +41840,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="125588205" name="Picture">
+                  <wp:docPr id="1933694667" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="125588205" name="Picture"/>
+                          <pic:cNvPr id="1933694667" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42622,57 +42622,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1463440277" name="Picture">
+                  <wp:docPr id="206484702" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1463440277" name="Picture"/>
+                          <pic:cNvPr id="206484702" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42711,57 +42711,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="850696357" name="Picture">
+                  <wp:docPr id="1908722706" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="850696357" name="Picture"/>
+                          <pic:cNvPr id="1908722706" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43343,57 +43343,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2103119124" name="Picture">
+                  <wp:docPr id="1775035425" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2103119124" name="Picture"/>
+                          <pic:cNvPr id="1775035425" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44287,57 +44287,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="13324617" name="Picture">
+                  <wp:docPr id="14713810" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="13324617" name="Picture"/>
+                          <pic:cNvPr id="14713810" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44399,57 +44399,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1052951061" name="Picture">
+                  <wp:docPr id="798066352" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1052951061" name="Picture"/>
+                          <pic:cNvPr id="798066352" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45640,51 +45640,51 @@
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:ind/>
                     <w:jc w:val="left"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                       <w:sz w:val="14"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">1 ancien(s) site(s) industriel(s) ou activité(s) de service sur la commune.</w:t>
+                    <w:t xml:space="preserve">2 ancien(s) site(s) industriel(s) ou activité(s) de service sur la commune.</w:t>
                     <w:br/>
                     <w:t xml:space="preserve">La carte des anciens sites industriels et activités de services recense les anciennes activités susceptibles d'être à l'origine d'une pollution des sols. Il peut s'agir d'anciennes activités industrielles ou encore d'anciennes activités de services potentiellement polluantes. La CASIAS ne renseigne aucunement sur l'état de pollution ou non d'un site.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:hRule="atLeast" w:val="60"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:shd w:val="clear" w:color="auto" w:fill="050505"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
@@ -46058,57 +46058,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="835340305" name="Picture">
+                  <wp:docPr id="689319857" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="835340305" name="Picture"/>
+                          <pic:cNvPr id="689319857" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47237,57 +47237,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="910537312" name="Picture">
+                  <wp:docPr id="978384955" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="910537312" name="Picture"/>
+                          <pic:cNvPr id="978384955" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47317,57 +47317,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="62842040" name="Picture">
+                  <wp:docPr id="26397830" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="62842040" name="Picture"/>
+                          <pic:cNvPr id="26397830" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47805,57 +47805,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="529903419" name="Picture">
+                  <wp:docPr id="474274960" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="529903419" name="Picture"/>
+                          <pic:cNvPr id="474274960" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48656,51 +48656,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="11"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">1 anciens sites industriels ou activités de service à moins de 500m</w:t>
+              <w:t xml:space="preserve">2 anciens sites industriels ou activités de service à moins de 500m</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
@@ -49026,51 +49026,202 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="10860"/>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3800572" \t "_blank" </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SSP3800572</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Indéterminé</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="10620"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -49558,50 +49709,62 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="rowBase">
     <w:name w:val="rowBase"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="SansSerif" w:hAnsi="SansSerif" w:eastAsia="SansSerif" w:cs="SansSerif"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="rowBase|01">
     <w:name w:val="rowBase|01"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="SansSerif" w:hAnsi="SansSerif" w:eastAsia="SansSerif" w:cs="SansSerif"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="rowBase|10">
+    <w:name w:val="rowBase|10"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="SansSerif" w:hAnsi="SansSerif" w:eastAsia="SansSerif" w:cs="SansSerif"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
  <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
  <Relationship Id="header1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/>
  <Relationship Id="img_0_0_0.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_0.png"/>
  <Relationship Id="img_0_0_4.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_4.png"/>
  <Relationship Id="img_0_0_1_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_1_1.png"/>
  <Relationship Id="img_0_0_10.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_10.png"/>
  <Relationship Id="img_0_0_8.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_8.png"/>
  <Relationship Id="img_0_1_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_2.png"/>
  <Relationship Id="img_0_1_4.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_4.png"/>
  <Relationship Id="img_0_1_6_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_1.png"/>
  <Relationship Id="img_0_1_6_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_3.png"/>
  <Relationship Id="img_0_1_6_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_2.png"/>
  <Relationship Id="img_0_1_7_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_1.png"/>
  <Relationship Id="img_0_1_7_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_3.png"/>
  <Relationship Id="img_0_1_7_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_2.png"/>
  <Relationship Id="img_0_1_8_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_1.png"/>
  <Relationship Id="img_0_1_8_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_3.png"/>
  <Relationship Id="img_0_1_8_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_2.png"/>