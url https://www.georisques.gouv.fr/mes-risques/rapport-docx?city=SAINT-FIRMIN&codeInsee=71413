--- v1 (2026-10-12)
+++ v2 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="399899696" name="Picture">
+                  <wp:docPr id="363449693" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="399899696" name="Picture"/>
+                          <pic:cNvPr id="363449693" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="83221823" name="Picture">
+                  <wp:docPr id="2032804948" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="83221823" name="Picture"/>
+                          <pic:cNvPr id="2032804948" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1092380087" name="Picture">
+                        <wp:docPr id="1805596370" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1092380087" name="Picture"/>
+                                <pic:cNvPr id="1805596370" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="293599650" name="Picture">
+                  <wp:docPr id="1463666736" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="293599650" name="Picture"/>
+                          <pic:cNvPr id="1463666736" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="595153862" name="Picture">
+                  <wp:docPr id="401152280" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="595153862" name="Picture"/>
+                          <pic:cNvPr id="401152280" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1081844747" name="Picture">
+                  <wp:docPr id="454820942" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1081844747" name="Picture"/>
+                          <pic:cNvPr id="454820942" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1109738183" name="Picture">
+                  <wp:docPr id="343623941" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1109738183" name="Picture"/>
+                          <pic:cNvPr id="343623941" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1040490254" name="Picture">
+                  <wp:docPr id="871690550" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1040490254" name="Picture"/>
+                          <pic:cNvPr id="871690550" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="553440850" name="Picture">
+                        <wp:docPr id="1414946288" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="553440850" name="Picture"/>
+                                <pic:cNvPr id="1414946288" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="112663214" name="Picture">
+                        <wp:docPr id="664558612" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="112663214" name="Picture"/>
+                                <pic:cNvPr id="664558612" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="445585039" name="Picture">
+                        <wp:docPr id="1360517667" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="445585039" name="Picture"/>
+                                <pic:cNvPr id="1360517667" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1322142162" name="Picture">
+                        <wp:docPr id="1622004923" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1322142162" name="Picture"/>
+                                <pic:cNvPr id="1622004923" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="852048020" name="Picture">
+                        <wp:docPr id="1033021302" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="852048020" name="Picture"/>
+                                <pic:cNvPr id="1033021302" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="158315357" name="Picture">
+                        <wp:docPr id="751097459" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="158315357" name="Picture"/>
+                                <pic:cNvPr id="751097459" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="94476484" name="Picture">
+                        <wp:docPr id="1408833739" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="94476484" name="Picture"/>
+                                <pic:cNvPr id="1408833739" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="613272405" name="Picture">
+                        <wp:docPr id="1138848397" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="613272405" name="Picture"/>
+                                <pic:cNvPr id="1138848397" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1574328488" name="Picture">
+                        <wp:docPr id="1126451022" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1574328488" name="Picture"/>
+                                <pic:cNvPr id="1126451022" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2135060642" name="Picture">
+                        <wp:docPr id="1917299068" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2135060642" name="Picture"/>
+                                <pic:cNvPr id="1917299068" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1013298752" name="Picture">
+                        <wp:docPr id="376771584" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1013298752" name="Picture"/>
+                                <pic:cNvPr id="376771584" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1238505474" name="Picture">
+                        <wp:docPr id="1835856204" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1238505474" name="Picture"/>
+                                <pic:cNvPr id="1835856204" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1793506189" name="Picture">
+                        <wp:docPr id="1830313551" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1793506189" name="Picture"/>
+                                <pic:cNvPr id="1830313551" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1740383503" name="Picture">
+                        <wp:docPr id="495715289" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1740383503" name="Picture"/>
+                                <pic:cNvPr id="495715289" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="195447699" name="Picture">
+                        <wp:docPr id="1329257292" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="195447699" name="Picture"/>
+                                <pic:cNvPr id="1329257292" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13038,57 +13038,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2056504652" name="Picture">
+                        <wp:docPr id="1801528888" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2056504652" name="Picture"/>
+                                <pic:cNvPr id="1801528888" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13385,57 +13385,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1681002163" name="Picture">
+                        <wp:docPr id="566389229" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1681002163" name="Picture"/>
+                                <pic:cNvPr id="566389229" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13832,57 +13832,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="689007379" name="Picture">
+                        <wp:docPr id="1801710474" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="689007379" name="Picture"/>
+                                <pic:cNvPr id="1801710474" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -14696,57 +14696,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="171351313" name="Picture">
+                  <wp:docPr id="750699330" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="171351313" name="Picture"/>
+                          <pic:cNvPr id="750699330" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14785,57 +14785,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2128168262" name="Picture">
+                  <wp:docPr id="1512969267" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2128168262" name="Picture"/>
+                          <pic:cNvPr id="1512969267" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15429,57 +15429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1357509635" name="Picture">
+                  <wp:docPr id="291609172" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1357509635" name="Picture"/>
+                          <pic:cNvPr id="291609172" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16657,57 +16657,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2115597413" name="Picture">
+                  <wp:docPr id="636838499" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2115597413" name="Picture"/>
+                          <pic:cNvPr id="636838499" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16760,57 +16760,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="425055378" name="Picture">
+                  <wp:docPr id="728495064" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="425055378" name="Picture"/>
+                          <pic:cNvPr id="728495064" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18139,57 +18139,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1159461531" name="Picture">
+                  <wp:docPr id="1450742416" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1159461531" name="Picture"/>
+                          <pic:cNvPr id="1450742416" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19264,57 +19264,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1581319968" name="Picture">
+                        <wp:docPr id="314723154" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1581319968" name="Picture"/>
+                                <pic:cNvPr id="314723154" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20617,57 +20617,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1797946902" name="Picture">
+                  <wp:docPr id="2010461253" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1797946902" name="Picture"/>
+                          <pic:cNvPr id="2010461253" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20706,57 +20706,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1728340660" name="Picture">
+                  <wp:docPr id="2098954494" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1728340660" name="Picture"/>
+                          <pic:cNvPr id="2098954494" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21350,57 +21350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="833225075" name="Picture">
+                  <wp:docPr id="2105793748" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="833225075" name="Picture"/>
+                          <pic:cNvPr id="2105793748" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22348,57 +22348,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="234471606" name="Picture">
+                  <wp:docPr id="98175437" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="234471606" name="Picture"/>
+                          <pic:cNvPr id="98175437" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22451,57 +22451,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2110931173" name="Picture">
+                  <wp:docPr id="1892686326" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2110931173" name="Picture"/>
+                          <pic:cNvPr id="1892686326" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23832,57 +23832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1299782143" name="Picture">
+                  <wp:docPr id="992495536" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1299782143" name="Picture"/>
+                          <pic:cNvPr id="992495536" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24994,57 +24994,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2009075953" name="Picture">
+                        <wp:docPr id="934354376" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2009075953" name="Picture"/>
+                                <pic:cNvPr id="934354376" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25969,57 +25969,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2145429741" name="Picture">
+                        <wp:docPr id="1698304604" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2145429741" name="Picture"/>
+                                <pic:cNvPr id="1698304604" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -27358,57 +27358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="139491448" name="Picture">
+                  <wp:docPr id="1524243566" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="139491448" name="Picture"/>
+                          <pic:cNvPr id="1524243566" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27447,57 +27447,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="102750881" name="Picture">
+                  <wp:docPr id="1837689453" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="102750881" name="Picture"/>
+                          <pic:cNvPr id="1837689453" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28091,57 +28091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="597908996" name="Picture">
+                  <wp:docPr id="143266350" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="597908996" name="Picture"/>
+                          <pic:cNvPr id="143266350" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29089,57 +29089,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="990049346" name="Picture">
+                  <wp:docPr id="1120582702" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="990049346" name="Picture"/>
+                          <pic:cNvPr id="1120582702" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29192,57 +29192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="833156929" name="Picture">
+                  <wp:docPr id="376902289" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="833156929" name="Picture"/>
+                          <pic:cNvPr id="376902289" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30569,57 +30569,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="20498865" name="Picture">
+                  <wp:docPr id="703644793" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="20498865" name="Picture"/>
+                          <pic:cNvPr id="703644793" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31712,57 +31712,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2138895991" name="Picture">
+                        <wp:docPr id="2028204775" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2138895991" name="Picture"/>
+                                <pic:cNvPr id="2028204775" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33073,57 +33073,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="944688488" name="Picture">
+                  <wp:docPr id="1461662350" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="944688488" name="Picture"/>
+                          <pic:cNvPr id="1461662350" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33162,57 +33162,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="782615357" name="Picture">
+                  <wp:docPr id="1024073705" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="782615357" name="Picture"/>
+                          <pic:cNvPr id="1024073705" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33806,57 +33806,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="366589176" name="Picture">
+                  <wp:docPr id="1247808600" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="366589176" name="Picture"/>
+                          <pic:cNvPr id="1247808600" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34804,57 +34804,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1731613249" name="Picture">
+                  <wp:docPr id="345787144" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1731613249" name="Picture"/>
+                          <pic:cNvPr id="345787144" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34907,57 +34907,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1611939393" name="Picture">
+                  <wp:docPr id="673083398" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1611939393" name="Picture"/>
+                          <pic:cNvPr id="673083398" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36284,57 +36284,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2112753670" name="Picture">
+                  <wp:docPr id="348493473" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2112753670" name="Picture"/>
+                          <pic:cNvPr id="348493473" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37427,57 +37427,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="654191924" name="Picture">
+                        <wp:docPr id="1962554081" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="654191924" name="Picture"/>
+                                <pic:cNvPr id="1962554081" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38785,57 +38785,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="731740109" name="Picture">
+                  <wp:docPr id="1278394945" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="731740109" name="Picture"/>
+                          <pic:cNvPr id="1278394945" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38874,57 +38874,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1507392221" name="Picture">
+                  <wp:docPr id="19708442" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1507392221" name="Picture"/>
+                          <pic:cNvPr id="19708442" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39497,57 +39497,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1352431420" name="Picture">
+                  <wp:docPr id="1276049409" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1352431420" name="Picture"/>
+                          <pic:cNvPr id="1276049409" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40414,57 +40414,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="247319583" name="Picture">
+                  <wp:docPr id="821650005" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="247319583" name="Picture"/>
+                          <pic:cNvPr id="821650005" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40517,57 +40517,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="901679997" name="Picture">
+                  <wp:docPr id="1943798017" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="901679997" name="Picture"/>
+                          <pic:cNvPr id="1943798017" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41840,57 +41840,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1933694667" name="Picture">
+                  <wp:docPr id="700494404" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1933694667" name="Picture"/>
+                          <pic:cNvPr id="700494404" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42622,57 +42622,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="206484702" name="Picture">
+                  <wp:docPr id="168398063" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="206484702" name="Picture"/>
+                          <pic:cNvPr id="168398063" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42711,57 +42711,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1908722706" name="Picture">
+                  <wp:docPr id="645356920" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1908722706" name="Picture"/>
+                          <pic:cNvPr id="645356920" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43343,57 +43343,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1775035425" name="Picture">
+                  <wp:docPr id="656561928" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1775035425" name="Picture"/>
+                          <pic:cNvPr id="656561928" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44287,57 +44287,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="14713810" name="Picture">
+                  <wp:docPr id="677173985" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="14713810" name="Picture"/>
+                          <pic:cNvPr id="677173985" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44399,57 +44399,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="798066352" name="Picture">
+                  <wp:docPr id="2057409635" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="798066352" name="Picture"/>
+                          <pic:cNvPr id="2057409635" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46058,57 +46058,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="689319857" name="Picture">
+                  <wp:docPr id="836658809" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="689319857" name="Picture"/>
+                          <pic:cNvPr id="836658809" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47237,57 +47237,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="978384955" name="Picture">
+                  <wp:docPr id="435459839" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="978384955" name="Picture"/>
+                          <pic:cNvPr id="435459839" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47317,57 +47317,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="26397830" name="Picture">
+                  <wp:docPr id="267971493" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="26397830" name="Picture"/>
+                          <pic:cNvPr id="267971493" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47805,57 +47805,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="474274960" name="Picture">
+                  <wp:docPr id="514884109" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="474274960" name="Picture"/>
+                          <pic:cNvPr id="514884109" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>