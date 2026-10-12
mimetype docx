--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="952106609" name="Picture">
+                  <wp:docPr id="1213975088" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="952106609" name="Picture"/>
+                          <pic:cNvPr id="1213975088" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1383791829" name="Picture">
+                  <wp:docPr id="647945755" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1383791829" name="Picture"/>
+                          <pic:cNvPr id="647945755" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2066828397" name="Picture">
+                        <wp:docPr id="2107209089" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2066828397" name="Picture"/>
+                                <pic:cNvPr id="2107209089" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1539336867" name="Picture">
+                  <wp:docPr id="1539041394" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1539336867" name="Picture"/>
+                          <pic:cNvPr id="1539041394" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1965014780" name="Picture">
+                  <wp:docPr id="241220777" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1965014780" name="Picture"/>
+                          <pic:cNvPr id="241220777" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="114845255" name="Picture">
+                  <wp:docPr id="1604032372" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="114845255" name="Picture"/>
+                          <pic:cNvPr id="1604032372" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1257155825" name="Picture">
+                  <wp:docPr id="1758667151" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1257155825" name="Picture"/>
+                          <pic:cNvPr id="1758667151" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1200112907" name="Picture">
+                  <wp:docPr id="851199574" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1200112907" name="Picture"/>
+                          <pic:cNvPr id="851199574" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="211704567" name="Picture">
+                        <wp:docPr id="1869651597" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="211704567" name="Picture"/>
+                                <pic:cNvPr id="1869651597" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1332131752" name="Picture">
+                        <wp:docPr id="1179942167" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1332131752" name="Picture"/>
+                                <pic:cNvPr id="1179942167" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1380061753" name="Picture">
+                        <wp:docPr id="634096692" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1380061753" name="Picture"/>
+                                <pic:cNvPr id="634096692" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1054194303" name="Picture">
+                        <wp:docPr id="1676412687" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1054194303" name="Picture"/>
+                                <pic:cNvPr id="1676412687" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1454509403" name="Picture">
+                        <wp:docPr id="1919453601" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1454509403" name="Picture"/>
+                                <pic:cNvPr id="1919453601" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1748397548" name="Picture">
+                        <wp:docPr id="1523316033" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1748397548" name="Picture"/>
+                                <pic:cNvPr id="1523316033" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="140690480" name="Picture">
+                        <wp:docPr id="446710437" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="140690480" name="Picture"/>
+                                <pic:cNvPr id="446710437" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="118808578" name="Picture">
+                        <wp:docPr id="198549392" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="118808578" name="Picture"/>
+                                <pic:cNvPr id="198549392" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="81317274" name="Picture">
+                        <wp:docPr id="88847261" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="81317274" name="Picture"/>
+                                <pic:cNvPr id="88847261" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1072353862" name="Picture">
+                        <wp:docPr id="664532265" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1072353862" name="Picture"/>
+                                <pic:cNvPr id="664532265" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="910566280" name="Picture">
+                        <wp:docPr id="713101560" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="910566280" name="Picture"/>
+                                <pic:cNvPr id="713101560" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="774844636" name="Picture">
+                        <wp:docPr id="1766239526" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="774844636" name="Picture"/>
+                                <pic:cNvPr id="1766239526" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="675449675" name="Picture">
+                        <wp:docPr id="281522823" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="675449675" name="Picture"/>
+                                <pic:cNvPr id="281522823" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1289171621" name="Picture">
+                        <wp:docPr id="1631911222" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1289171621" name="Picture"/>
+                                <pic:cNvPr id="1631911222" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="691156467" name="Picture">
+                        <wp:docPr id="1213359424" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="691156467" name="Picture"/>
+                                <pic:cNvPr id="1213359424" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13038,57 +13038,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="810103328" name="Picture">
+                        <wp:docPr id="715170826" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="810103328" name="Picture"/>
+                                <pic:cNvPr id="715170826" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13385,57 +13385,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="720953651" name="Picture">
+                        <wp:docPr id="1377596199" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="720953651" name="Picture"/>
+                                <pic:cNvPr id="1377596199" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13831,57 +13831,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="804183970" name="Picture">
+                        <wp:docPr id="1772974180" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="804183970" name="Picture"/>
+                                <pic:cNvPr id="1772974180" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -14712,57 +14712,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1913349660" name="Picture">
+                  <wp:docPr id="158633755" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1913349660" name="Picture"/>
+                          <pic:cNvPr id="158633755" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14801,57 +14801,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="812051050" name="Picture">
+                  <wp:docPr id="652622252" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="812051050" name="Picture"/>
+                          <pic:cNvPr id="652622252" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15445,57 +15445,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="333919238" name="Picture">
+                  <wp:docPr id="685662095" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="333919238" name="Picture"/>
+                          <pic:cNvPr id="685662095" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16659,93 +16659,50 @@
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="9"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
@@ -16776,57 +16733,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="952271931" name="Picture">
+                  <wp:docPr id="1717049360" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="952271931" name="Picture"/>
+                          <pic:cNvPr id="1717049360" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18155,57 +18112,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="769450613" name="Picture">
+                  <wp:docPr id="2110744594" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="769450613" name="Picture"/>
+                          <pic:cNvPr id="2110744594" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19280,57 +19237,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="364449780" name="Picture">
+                        <wp:docPr id="1743391312" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="364449780" name="Picture"/>
+                                <pic:cNvPr id="1743391312" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20633,57 +20590,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1931187145" name="Picture">
+                  <wp:docPr id="717775198" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1931187145" name="Picture"/>
+                          <pic:cNvPr id="717775198" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20722,57 +20679,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1719492172" name="Picture">
+                  <wp:docPr id="878801813" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1719492172" name="Picture"/>
+                          <pic:cNvPr id="878801813" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21366,57 +21323,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="996551640" name="Picture">
+                  <wp:docPr id="65947587" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="996551640" name="Picture"/>
+                          <pic:cNvPr id="65947587" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22350,93 +22307,50 @@
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="9"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
@@ -22467,57 +22381,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1433048283" name="Picture">
+                  <wp:docPr id="1857555630" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1433048283" name="Picture"/>
+                          <pic:cNvPr id="1857555630" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23848,57 +23762,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1256698157" name="Picture">
+                  <wp:docPr id="549984048" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1256698157" name="Picture"/>
+                          <pic:cNvPr id="549984048" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24991,57 +24905,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1705923411" name="Picture">
+                        <wp:docPr id="478990653" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1705923411" name="Picture"/>
+                                <pic:cNvPr id="478990653" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26380,57 +26294,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="314042386" name="Picture">
+                  <wp:docPr id="2090677259" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="314042386" name="Picture"/>
+                          <pic:cNvPr id="2090677259" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26469,57 +26383,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1203090038" name="Picture">
+                  <wp:docPr id="1974990353" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1203090038" name="Picture"/>
+                          <pic:cNvPr id="1974990353" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27113,57 +27027,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2144644095" name="Picture">
+                  <wp:docPr id="1424010222" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2144644095" name="Picture"/>
+                          <pic:cNvPr id="1424010222" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28097,93 +28011,50 @@
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="9"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
@@ -28214,57 +28085,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1492069361" name="Picture">
+                  <wp:docPr id="538238417" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1492069361" name="Picture"/>
+                          <pic:cNvPr id="538238417" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29591,57 +29462,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1431617011" name="Picture">
+                  <wp:docPr id="1395563288" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1431617011" name="Picture"/>
+                          <pic:cNvPr id="1395563288" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30734,57 +30605,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1388657458" name="Picture">
+                        <wp:docPr id="901577272" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1388657458" name="Picture"/>
+                                <pic:cNvPr id="901577272" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32095,57 +31966,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="571391932" name="Picture">
+                  <wp:docPr id="317538764" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="571391932" name="Picture"/>
+                          <pic:cNvPr id="317538764" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32184,57 +32055,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2075304474" name="Picture">
+                  <wp:docPr id="1443627150" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2075304474" name="Picture"/>
+                          <pic:cNvPr id="1443627150" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32828,57 +32699,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1161340241" name="Picture">
+                  <wp:docPr id="1402963662" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1161340241" name="Picture"/>
+                          <pic:cNvPr id="1402963662" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33812,93 +33683,50 @@
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="9"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
@@ -33929,57 +33757,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1691704296" name="Picture">
+                  <wp:docPr id="1619212391" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1691704296" name="Picture"/>
+                          <pic:cNvPr id="1619212391" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35306,57 +35134,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1036900972" name="Picture">
+                  <wp:docPr id="574374327" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1036900972" name="Picture"/>
+                          <pic:cNvPr id="574374327" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36449,57 +36277,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1549896971" name="Picture">
+                        <wp:docPr id="1951803762" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1549896971" name="Picture"/>
+                                <pic:cNvPr id="1951803762" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37838,57 +37666,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1611196000" name="Picture">
+                  <wp:docPr id="671094075" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1611196000" name="Picture"/>
+                          <pic:cNvPr id="671094075" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37927,57 +37755,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="819017407" name="Picture">
+                  <wp:docPr id="1834530032" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="819017407" name="Picture"/>
+                          <pic:cNvPr id="1834530032" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38571,57 +38399,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1585521742" name="Picture">
+                  <wp:docPr id="1711877282" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1585521742" name="Picture"/>
+                          <pic:cNvPr id="1711877282" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39555,93 +39383,50 @@
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="9"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
@@ -39672,57 +39457,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1494880434" name="Picture">
+                  <wp:docPr id="1696988070" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1494880434" name="Picture"/>
+                          <pic:cNvPr id="1696988070" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41048,57 +40833,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2984500" cy="1358900"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="231880735" name="Picture">
+                  <wp:docPr id="970984583" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="231880735" name="Picture"/>
+                          <pic:cNvPr id="970984583" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_15.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="851" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2984500" cy="1358900"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43321,57 +43106,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1564773886" name="Picture">
+                  <wp:docPr id="490326845" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1564773886" name="Picture"/>
+                          <pic:cNvPr id="490326845" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43410,57 +43195,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2014410847" name="Picture">
+                  <wp:docPr id="2135934164" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2014410847" name="Picture"/>
+                          <pic:cNvPr id="2135934164" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44033,57 +43818,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="368724654" name="Picture">
+                  <wp:docPr id="2118394965" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="368724654" name="Picture"/>
+                          <pic:cNvPr id="2118394965" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44936,93 +44721,50 @@
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="7"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
@@ -45053,57 +44795,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="591463141" name="Picture">
+                  <wp:docPr id="1952310257" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="591463141" name="Picture"/>
+                          <pic:cNvPr id="1952310257" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46376,57 +46118,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="659675525" name="Picture">
+                  <wp:docPr id="910891235" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="659675525" name="Picture"/>
+                          <pic:cNvPr id="910891235" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47011,57 +46753,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="212640160" name="Picture">
+                  <wp:docPr id="756164528" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="212640160" name="Picture"/>
+                          <pic:cNvPr id="756164528" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47082,57 +46824,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1178479035" name="Picture">
+                  <wp:docPr id="1998302994" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1178479035" name="Picture"/>
+                          <pic:cNvPr id="1998302994" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47496,57 +47238,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="190465555" name="Picture">
+                  <wp:docPr id="2071750511" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="190465555" name="Picture"/>
+                          <pic:cNvPr id="2071750511" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48306,70 +48048,64 @@
  <Relationship Id="img_0_0_0.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_0.png"/>
  <Relationship Id="img_0_0_4.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_4.png"/>
  <Relationship Id="img_0_0_1_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_1_1.png"/>
  <Relationship Id="img_0_0_10.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_10.png"/>
  <Relationship Id="img_0_0_8.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_8.png"/>
  <Relationship Id="img_0_1_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_2.png"/>
  <Relationship Id="img_0_1_4.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_4.png"/>
  <Relationship Id="img_0_1_6_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_1.png"/>
  <Relationship Id="img_0_1_6_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_3.png"/>
  <Relationship Id="img_0_1_6_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_2.png"/>
  <Relationship Id="img_0_1_7_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_1.png"/>
  <Relationship Id="img_0_1_7_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_3.png"/>
  <Relationship Id="img_0_1_7_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_2.png"/>
  <Relationship Id="img_0_1_8_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_1.png"/>
  <Relationship Id="img_0_1_8_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_3.png"/>
  <Relationship Id="img_0_1_8_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_2.png"/>
  <Relationship Id="img_0_1_9_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_9_1.png"/>
  <Relationship Id="img_0_1_9_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_9_3.png"/>
  <Relationship Id="img_0_1_9_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_9_2.png"/>
  <Relationship Id="img_0_1_11_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_11_1.png"/>
  <Relationship Id="img_0_1_11_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_11_3.png"/>
  <Relationship Id="img_0_1_11_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_11_2.png"/>
  <Relationship Id="img_0_1_12_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_12_1.png"/>
  <Relationship Id="img_0_1_12_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_12_3.png"/>
  <Relationship Id="img_0_1_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_12_2.png"/>
- <Relationship Id="img_0_2_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_14.jpg"/>
  <Relationship Id="img_0_2_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_7.png"/>
  <Relationship Id="img_0_2_13.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_13.png"/>
  <Relationship Id="img_0_2_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_12_2.png"/>
- <Relationship Id="img_0_3_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_14.jpg"/>
  <Relationship Id="img_0_3_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_7.png"/>
  <Relationship Id="img_0_3_13.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_13.jpg"/>
  <Relationship Id="img_0_3_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_12_2.png"/>
- <Relationship Id="img_0_4_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_14.jpg"/>
  <Relationship Id="img_0_4_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_7.png"/>
  <Relationship Id="img_0_4_13.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_13.png"/>
  <Relationship Id="img_0_4_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_12_2.png"/>
- <Relationship Id="img_0_5_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_5_14.jpg"/>
  <Relationship Id="img_0_5_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_5_7.png"/>
  <Relationship Id="img_0_5_13.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_5_13.png"/>
  <Relationship Id="img_0_5_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_5_12_2.png"/>
- <Relationship Id="img_0_6_16.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_16.jpg"/>
  <Relationship Id="img_0_6_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_7.png"/>
  <Relationship Id="img_0_6_15.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_15.png"/>
- <Relationship Id="img_0_7_11.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_7_11.jpg"/>
  <Relationship Id="img_0_7_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_7_7.png"/>
  <Relationship Id="img_0_7_10.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_7_10.png"/>
 </Relationships>
 
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 </Relationships>
 
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 </Relationships>
 
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>JasperReports Library version 6.21.3-4a3078d20785ebe464f18037d738d12fc98c13cf</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>