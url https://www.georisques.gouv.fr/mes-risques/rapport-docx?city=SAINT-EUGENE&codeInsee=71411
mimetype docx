--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1218038879" name="Picture">
+                  <wp:docPr id="1764426060" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1218038879" name="Picture"/>
+                          <pic:cNvPr id="1764426060" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="127400128" name="Picture">
+                  <wp:docPr id="1890079447" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="127400128" name="Picture"/>
+                          <pic:cNvPr id="1890079447" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1098558166" name="Picture">
+                        <wp:docPr id="1252127026" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1098558166" name="Picture"/>
+                                <pic:cNvPr id="1252127026" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1569736750" name="Picture">
+                  <wp:docPr id="940156740" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1569736750" name="Picture"/>
+                          <pic:cNvPr id="940156740" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="694269989" name="Picture">
+                  <wp:docPr id="118318903" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="694269989" name="Picture"/>
+                          <pic:cNvPr id="118318903" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="294930535" name="Picture">
+                  <wp:docPr id="264930086" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="294930535" name="Picture"/>
+                          <pic:cNvPr id="264930086" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="146134923" name="Picture">
+                  <wp:docPr id="469943394" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="146134923" name="Picture"/>
+                          <pic:cNvPr id="469943394" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="660601646" name="Picture">
+                  <wp:docPr id="246455681" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="660601646" name="Picture"/>
+                          <pic:cNvPr id="246455681" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="626842230" name="Picture">
+                        <wp:docPr id="1393750642" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="626842230" name="Picture"/>
+                                <pic:cNvPr id="1393750642" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1050612224" name="Picture">
+                        <wp:docPr id="1684250276" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1050612224" name="Picture"/>
+                                <pic:cNvPr id="1684250276" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1368428584" name="Picture">
+                        <wp:docPr id="274210126" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1368428584" name="Picture"/>
+                                <pic:cNvPr id="274210126" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="848277328" name="Picture">
+                        <wp:docPr id="130532979" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="848277328" name="Picture"/>
+                                <pic:cNvPr id="130532979" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1004340877" name="Picture">
+                        <wp:docPr id="611731942" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1004340877" name="Picture"/>
+                                <pic:cNvPr id="611731942" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2122722611" name="Picture">
+                        <wp:docPr id="1851137978" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2122722611" name="Picture"/>
+                                <pic:cNvPr id="1851137978" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="279384081" name="Picture">
+                        <wp:docPr id="977198435" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="279384081" name="Picture"/>
+                                <pic:cNvPr id="977198435" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="408688880" name="Picture">
+                        <wp:docPr id="953683702" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="408688880" name="Picture"/>
+                                <pic:cNvPr id="953683702" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="435467393" name="Picture">
+                        <wp:docPr id="613398559" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="435467393" name="Picture"/>
+                                <pic:cNvPr id="613398559" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="818869496" name="Picture">
+                        <wp:docPr id="1642775774" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="818869496" name="Picture"/>
+                                <pic:cNvPr id="1642775774" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1342141277" name="Picture">
+                        <wp:docPr id="2051372625" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1342141277" name="Picture"/>
+                                <pic:cNvPr id="2051372625" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="963641340" name="Picture">
+                        <wp:docPr id="756239224" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="963641340" name="Picture"/>
+                                <pic:cNvPr id="756239224" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1425468537" name="Picture">
+                        <wp:docPr id="1500920183" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1425468537" name="Picture"/>
+                                <pic:cNvPr id="1500920183" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1324561912" name="Picture">
+                        <wp:docPr id="306614106" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1324561912" name="Picture"/>
+                                <pic:cNvPr id="306614106" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1225077235" name="Picture">
+                        <wp:docPr id="1874635695" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1225077235" name="Picture"/>
+                                <pic:cNvPr id="1874635695" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1633319360" name="Picture">
+                  <wp:docPr id="489896959" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1633319360" name="Picture"/>
+                          <pic:cNvPr id="489896959" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="166312917" name="Picture">
+                  <wp:docPr id="1213287264" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="166312917" name="Picture"/>
+                          <pic:cNvPr id="1213287264" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1731765991" name="Picture">
+                  <wp:docPr id="587407451" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1731765991" name="Picture"/>
+                          <pic:cNvPr id="587407451" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="578191424" name="Picture">
+                  <wp:docPr id="1054716088" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="578191424" name="Picture"/>
+                          <pic:cNvPr id="1054716088" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="453389626" name="Picture">
+                  <wp:docPr id="683864090" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="453389626" name="Picture"/>
+                          <pic:cNvPr id="683864090" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="102580809" name="Picture">
+                  <wp:docPr id="1948734321" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="102580809" name="Picture"/>
+                          <pic:cNvPr id="1948734321" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="560459158" name="Picture">
+                        <wp:docPr id="683228962" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="560459158" name="Picture"/>
+                                <pic:cNvPr id="683228962" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1441104811" name="Picture">
+                  <wp:docPr id="1978229072" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1441104811" name="Picture"/>
+                          <pic:cNvPr id="1978229072" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1548721812" name="Picture">
+                  <wp:docPr id="656662891" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1548721812" name="Picture"/>
+                          <pic:cNvPr id="656662891" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1121633238" name="Picture">
+                  <wp:docPr id="1174571650" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1121633238" name="Picture"/>
+                          <pic:cNvPr id="1174571650" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="944493363" name="Picture">
+                  <wp:docPr id="584581241" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="944493363" name="Picture"/>
+                          <pic:cNvPr id="584581241" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1765522211" name="Picture">
+                  <wp:docPr id="1562377574" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1765522211" name="Picture"/>
+                          <pic:cNvPr id="1562377574" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="904111114" name="Picture">
+                  <wp:docPr id="1139925714" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="904111114" name="Picture"/>
+                          <pic:cNvPr id="1139925714" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23369,57 +23369,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="435180363" name="Picture">
+                        <wp:docPr id="1430436672" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="435180363" name="Picture"/>
+                                <pic:cNvPr id="1430436672" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1288236148" name="Picture">
+                        <wp:docPr id="1905596875" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1288236148" name="Picture"/>
+                                <pic:cNvPr id="1905596875" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25733,57 +25733,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2084864962" name="Picture">
+                  <wp:docPr id="1560933211" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2084864962" name="Picture"/>
+                          <pic:cNvPr id="1560933211" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25822,57 +25822,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2003073906" name="Picture">
+                  <wp:docPr id="76276336" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2003073906" name="Picture"/>
+                          <pic:cNvPr id="76276336" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26466,57 +26466,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1818432975" name="Picture">
+                  <wp:docPr id="1547615175" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1818432975" name="Picture"/>
+                          <pic:cNvPr id="1547615175" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27464,57 +27464,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1632937404" name="Picture">
+                  <wp:docPr id="865232635" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1632937404" name="Picture"/>
+                          <pic:cNvPr id="865232635" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_16.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27567,57 +27567,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="482147504" name="Picture">
+                  <wp:docPr id="902050517" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="482147504" name="Picture"/>
+                          <pic:cNvPr id="902050517" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28887,57 +28887,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1476078905" name="Picture">
+                  <wp:docPr id="1828501509" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1476078905" name="Picture"/>
+                          <pic:cNvPr id="1828501509" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_15.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30492,57 +30492,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="274770758" name="Picture">
+                        <wp:docPr id="1592877104" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="274770758" name="Picture"/>
+                                <pic:cNvPr id="1592877104" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31986,57 +31986,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2109722357" name="Picture">
+                  <wp:docPr id="1666598270" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2109722357" name="Picture"/>
+                          <pic:cNvPr id="1666598270" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32075,57 +32075,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1310163393" name="Picture">
+                  <wp:docPr id="1885130321" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1310163393" name="Picture"/>
+                          <pic:cNvPr id="1885130321" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32755,57 +32755,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1701080845" name="Picture">
+                  <wp:docPr id="1094869452" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1701080845" name="Picture"/>
+                          <pic:cNvPr id="1094869452" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33816,57 +33816,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2001246673" name="Picture">
+                  <wp:docPr id="1541491906" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2001246673" name="Picture"/>
+                          <pic:cNvPr id="1541491906" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33919,57 +33919,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1504097322" name="Picture">
+                  <wp:docPr id="262788970" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1504097322" name="Picture"/>
+                          <pic:cNvPr id="262788970" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35377,57 +35377,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="114715077" name="Picture">
+                  <wp:docPr id="1700912872" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="114715077" name="Picture"/>
+                          <pic:cNvPr id="1700912872" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36574,57 +36574,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="131820697" name="Picture">
+                        <wp:docPr id="2144149180" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="131820697" name="Picture"/>
+                                <pic:cNvPr id="2144149180" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38744,57 +38744,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="882625131" name="Picture">
+                  <wp:docPr id="579443475" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="882625131" name="Picture"/>
+                          <pic:cNvPr id="579443475" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38833,57 +38833,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1972701554" name="Picture">
+                  <wp:docPr id="1050647776" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1972701554" name="Picture"/>
+                          <pic:cNvPr id="1050647776" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39477,57 +39477,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="695602429" name="Picture">
+                  <wp:docPr id="699420017" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="695602429" name="Picture"/>
+                          <pic:cNvPr id="699420017" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40475,57 +40475,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1818784571" name="Picture">
+                  <wp:docPr id="1848038121" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1818784571" name="Picture"/>
+                          <pic:cNvPr id="1848038121" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40578,57 +40578,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="650469168" name="Picture">
+                  <wp:docPr id="93415591" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="650469168" name="Picture"/>
+                          <pic:cNvPr id="93415591" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41955,57 +41955,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1953721672" name="Picture">
+                  <wp:docPr id="866555062" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1953721672" name="Picture"/>
+                          <pic:cNvPr id="866555062" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43098,57 +43098,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1125879503" name="Picture">
+                        <wp:docPr id="1602104697" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1125879503" name="Picture"/>
+                                <pic:cNvPr id="1602104697" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44319,57 +44319,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="745386697" name="Picture">
+                  <wp:docPr id="1492783364" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="745386697" name="Picture"/>
+                          <pic:cNvPr id="1492783364" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44390,57 +44390,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1212919221" name="Picture">
+                  <wp:docPr id="99252608" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1212919221" name="Picture"/>
+                          <pic:cNvPr id="99252608" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44804,57 +44804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2005064762" name="Picture">
+                  <wp:docPr id="591432907" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2005064762" name="Picture"/>
+                          <pic:cNvPr id="591432907" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>