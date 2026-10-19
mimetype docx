--- v0 (2026-08-18)
+++ v1 (2026-10-19)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="169201311" name="Picture">
+                  <wp:docPr id="295299468" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="169201311" name="Picture"/>
+                          <pic:cNvPr id="295299468" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1297311465" name="Picture">
+                  <wp:docPr id="2109280343" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1297311465" name="Picture"/>
+                          <pic:cNvPr id="2109280343" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1065772216" name="Picture">
+                        <wp:docPr id="975559375" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1065772216" name="Picture"/>
+                                <pic:cNvPr id="975559375" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1827059799" name="Picture">
+                  <wp:docPr id="628406719" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1827059799" name="Picture"/>
+                          <pic:cNvPr id="628406719" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1412387954" name="Picture">
+                  <wp:docPr id="1697303349" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1412387954" name="Picture"/>
+                          <pic:cNvPr id="1697303349" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1460339686" name="Picture">
+                  <wp:docPr id="2107239505" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1460339686" name="Picture"/>
+                          <pic:cNvPr id="2107239505" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1586365911" name="Picture">
+                  <wp:docPr id="921162015" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1586365911" name="Picture"/>
+                          <pic:cNvPr id="921162015" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1575575689" name="Picture">
+                  <wp:docPr id="1374423856" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1575575689" name="Picture"/>
+                          <pic:cNvPr id="1374423856" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1515529456" name="Picture">
+                        <wp:docPr id="1776931442" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1515529456" name="Picture"/>
+                                <pic:cNvPr id="1776931442" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="203996112" name="Picture">
+                        <wp:docPr id="1126529856" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="203996112" name="Picture"/>
+                                <pic:cNvPr id="1126529856" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1656353449" name="Picture">
+                        <wp:docPr id="1870685737" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1656353449" name="Picture"/>
+                                <pic:cNvPr id="1870685737" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="293581508" name="Picture">
+                        <wp:docPr id="1173757836" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="293581508" name="Picture"/>
+                                <pic:cNvPr id="1173757836" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1629358253" name="Picture">
+                        <wp:docPr id="1038180993" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1629358253" name="Picture"/>
+                                <pic:cNvPr id="1038180993" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="926247155" name="Picture">
+                        <wp:docPr id="1894223239" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="926247155" name="Picture"/>
+                                <pic:cNvPr id="1894223239" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1315371253" name="Picture">
+                        <wp:docPr id="1302884097" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1315371253" name="Picture"/>
+                                <pic:cNvPr id="1302884097" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="511877277" name="Picture">
+                        <wp:docPr id="989316872" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="511877277" name="Picture"/>
+                                <pic:cNvPr id="989316872" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1435862010" name="Picture">
+                        <wp:docPr id="1480213720" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1435862010" name="Picture"/>
+                                <pic:cNvPr id="1480213720" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1316691198" name="Picture">
+                        <wp:docPr id="636743387" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1316691198" name="Picture"/>
+                                <pic:cNvPr id="636743387" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1076234938" name="Picture">
+                        <wp:docPr id="728519111" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1076234938" name="Picture"/>
+                                <pic:cNvPr id="728519111" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="237125449" name="Picture">
+                        <wp:docPr id="992977123" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="237125449" name="Picture"/>
+                                <pic:cNvPr id="992977123" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11258,51 +11258,51 @@
             <w:tr>
               <w:trPr>
                 <w:trHeight w:hRule="atLeast" w:val="400"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:ind/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                       <w:sz w:val="28"/>
                       <w:b w:val="true"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">2 Risques technologiques identifiés : </w:t>
+                    <w:t xml:space="preserve">1 Risque technologique identifié : </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="140"/>
         </w:trPr>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1626356863" name="Picture">
+                        <wp:docPr id="1888693465" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1626356863" name="Picture"/>
+                                <pic:cNvPr id="1888693465" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="726424204" name="Picture">
+                        <wp:docPr id="32235846" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="726424204" name="Picture"/>
+                                <pic:cNvPr id="32235846" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1605387653" name="Picture">
+                        <wp:docPr id="190768764" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1605387653" name="Picture"/>
+                                <pic:cNvPr id="190768764" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12707,1460 +12707,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="200"/>
-[...1408 lines deleted...]
-          <w:trHeight w:hRule="exact" w:val="5520"/>
+          <w:trHeight w:hRule="exact" w:val="6520"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -14696,57 +13287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="333251385" name="Picture">
+                  <wp:docPr id="242704321" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="333251385" name="Picture"/>
+                          <pic:cNvPr id="242704321" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14785,57 +13376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="114041131" name="Picture">
+                  <wp:docPr id="825666336" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="114041131" name="Picture"/>
+                          <pic:cNvPr id="825666336" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15429,57 +14020,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="909002955" name="Picture">
+                  <wp:docPr id="929339003" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="909002955" name="Picture"/>
+                          <pic:cNvPr id="929339003" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16657,57 +15248,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1074056107" name="Picture">
+                  <wp:docPr id="1325313565" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1074056107" name="Picture"/>
+                          <pic:cNvPr id="1325313565" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16760,57 +15351,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1167121938" name="Picture">
+                  <wp:docPr id="453398190" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1167121938" name="Picture"/>
+                          <pic:cNvPr id="453398190" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18139,57 +16730,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="270603080" name="Picture">
+                  <wp:docPr id="117943021" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="270603080" name="Picture"/>
+                          <pic:cNvPr id="117943021" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19264,57 +17855,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="405716553" name="Picture">
+                        <wp:docPr id="486838430" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="405716553" name="Picture"/>
+                                <pic:cNvPr id="486838430" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20617,57 +19208,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="521474496" name="Picture">
+                  <wp:docPr id="1939062821" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="521474496" name="Picture"/>
+                          <pic:cNvPr id="1939062821" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20706,57 +19297,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="458997516" name="Picture">
+                  <wp:docPr id="1083064042" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="458997516" name="Picture"/>
+                          <pic:cNvPr id="1083064042" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21350,57 +19941,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1986692824" name="Picture">
+                  <wp:docPr id="2042086917" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1986692824" name="Picture"/>
+                          <pic:cNvPr id="2042086917" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22348,57 +20939,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1510708700" name="Picture">
+                  <wp:docPr id="1369780105" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1510708700" name="Picture"/>
+                          <pic:cNvPr id="1369780105" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22451,57 +21042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1965476457" name="Picture">
+                  <wp:docPr id="908476240" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1965476457" name="Picture"/>
+                          <pic:cNvPr id="908476240" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23832,57 +22423,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1248848827" name="Picture">
+                  <wp:docPr id="2071052524" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1248848827" name="Picture"/>
+                          <pic:cNvPr id="2071052524" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24994,57 +23585,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="93569704" name="Picture">
+                        <wp:docPr id="1645879599" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="93569704" name="Picture"/>
+                                <pic:cNvPr id="1645879599" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25969,57 +24560,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1567088142" name="Picture">
+                        <wp:docPr id="19845825" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1567088142" name="Picture"/>
+                                <pic:cNvPr id="19845825" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -27378,57 +25969,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2111265832" name="Picture">
+                  <wp:docPr id="1840875333" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2111265832" name="Picture"/>
+                          <pic:cNvPr id="1840875333" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27467,57 +26058,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1384170407" name="Picture">
+                  <wp:docPr id="1633049245" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1384170407" name="Picture"/>
+                          <pic:cNvPr id="1633049245" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28147,57 +26738,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1072948695" name="Picture">
+                  <wp:docPr id="1627972930" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1072948695" name="Picture"/>
+                          <pic:cNvPr id="1627972930" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29208,57 +27799,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="460946567" name="Picture">
+                  <wp:docPr id="265668641" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="460946567" name="Picture"/>
+                          <pic:cNvPr id="265668641" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_37.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29311,57 +27902,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1153983602" name="Picture">
+                  <wp:docPr id="624050312" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1153983602" name="Picture"/>
+                          <pic:cNvPr id="624050312" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30769,57 +29360,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1054162114" name="Picture">
+                  <wp:docPr id="1257059382" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1054162114" name="Picture"/>
+                          <pic:cNvPr id="1257059382" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_36.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31966,57 +30557,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="593585752" name="Picture">
+                        <wp:docPr id="328254154" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="593585752" name="Picture"/>
+                                <pic:cNvPr id="328254154" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -34733,57 +33324,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1151902216" name="Picture">
+                  <wp:docPr id="760327909" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1151902216" name="Picture"/>
+                          <pic:cNvPr id="760327909" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34822,57 +33413,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="598777635" name="Picture">
+                  <wp:docPr id="1663115283" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="598777635" name="Picture"/>
+                          <pic:cNvPr id="1663115283" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35466,57 +34057,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="197881515" name="Picture">
+                  <wp:docPr id="1983002671" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="197881515" name="Picture"/>
+                          <pic:cNvPr id="1983002671" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36464,57 +35055,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="228269224" name="Picture">
+                  <wp:docPr id="54788700" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="228269224" name="Picture"/>
+                          <pic:cNvPr id="54788700" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36567,57 +35158,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="223063130" name="Picture">
+                  <wp:docPr id="1141618442" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="223063130" name="Picture"/>
+                          <pic:cNvPr id="1141618442" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37944,57 +36535,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="927984406" name="Picture">
+                  <wp:docPr id="338639904" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="927984406" name="Picture"/>
+                          <pic:cNvPr id="338639904" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39087,57 +37678,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1185640700" name="Picture">
+                        <wp:docPr id="1264590035" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1185640700" name="Picture"/>
+                                <pic:cNvPr id="1264590035" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -40445,57 +39036,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="242496612" name="Picture">
+                  <wp:docPr id="650377123" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="242496612" name="Picture"/>
+                          <pic:cNvPr id="650377123" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40534,57 +39125,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1549153555" name="Picture">
+                  <wp:docPr id="3317273" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1549153555" name="Picture"/>
+                          <pic:cNvPr id="3317273" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41157,57 +39748,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2010375029" name="Picture">
+                  <wp:docPr id="894029806" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2010375029" name="Picture"/>
+                          <pic:cNvPr id="894029806" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42074,57 +40665,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="943517250" name="Picture">
+                  <wp:docPr id="1893521480" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="943517250" name="Picture"/>
+                          <pic:cNvPr id="1893521480" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42177,57 +40768,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1169426805" name="Picture">
+                  <wp:docPr id="984472694" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1169426805" name="Picture"/>
+                          <pic:cNvPr id="984472694" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43500,57 +42091,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="926160665" name="Picture">
+                  <wp:docPr id="1530091454" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="926160665" name="Picture"/>
+                          <pic:cNvPr id="1530091454" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43965,71 +42556,59 @@
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1"/>
-        <w:gridCol w:w="20"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="40"/>
+        <w:gridCol w:w="400"/>
         <w:gridCol w:w="1600"/>
-        <w:gridCol w:w="680"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="800"/>
+        <w:gridCol w:w="2800"/>
+        <w:gridCol w:w="2180"/>
         <w:gridCol w:w="220"/>
         <w:gridCol w:w="980"/>
         <w:gridCol w:w="20"/>
         <w:gridCol w:w="320"/>
-        <w:gridCol w:w="1780"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="20"/>
+        <w:gridCol w:w="2580"/>
         <w:gridCol w:w="1"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
               <w:pageBreakBefore/>
             </w:pPr>
             <w:bookmarkStart w:id="8" w:name="JR_PAGE_ANCHOR_0_8"/>
             <w:bookmarkEnd w:id="8"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
@@ -44094,334 +42673,181 @@
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:tc>
-[...106 lines deleted...]
-        </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="80"/>
         </w:trPr>
-        <w:tc>
-[...25 lines deleted...]
-        </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1409919792" name="Picture">
+                  <wp:docPr id="262766274" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1409919792" name="Picture"/>
+                          <pic:cNvPr id="262766274" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-     </w:tcPr>
-[...17 lines deleted...]
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1125315191" name="Picture">
+                  <wp:docPr id="166031377" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1125315191" name="Picture"/>
+                          <pic:cNvPr id="166031377" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44447,307 +42873,189 @@
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:tc>
-[...34 lines deleted...]
-        </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="atLeast" w:val="680"/>
         </w:trPr>
-        <w:tc>
-[...25 lines deleted...]
-        </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-     </w:tcPr>
-[...17 lines deleted...]
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="4"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="40" w:type="dxa"/>
               <w:left w:w="40" w:type="dxa"/>
               <w:bottom w:w="40" w:type="dxa"/>
               <w:right w:w="40" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:color w:val="000091"/>
                 <w:sz w:val="16"/>
                 <w:b w:val="true"/>
               </w:rPr>
               <w:t xml:space="preserve">71370 Saint-Étienne-en-Bresse</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:tc>
-[...7 lines deleted...]
-        </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="atLeast" w:val="40"/>
         </w:trPr>
-        <w:tc>
-[...25 lines deleted...]
-        </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
@@ -44795,265 +43103,165 @@
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-     </w:tcPr>
-[...44 lines deleted...]
-            <w:gridSpan w:val="4"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="40" w:type="dxa"/>
               <w:left w:w="40" w:type="dxa"/>
               <w:bottom w:w="40" w:type="dxa"/>
               <w:right w:w="40" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:tc>
-[...7 lines deleted...]
-        </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="atLeast" w:val="540"/>
         </w:trPr>
-        <w:tc>
-[...25 lines deleted...]
-        </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-     </w:tcPr>
-[...17 lines deleted...]
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1675995689" name="Picture">
+                  <wp:docPr id="1957154685" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1675995689" name="Picture"/>
+                          <pic:cNvPr id="1957154685" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45063,2527 +43271,328 @@
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="4"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="40" w:type="dxa"/>
               <w:left w:w="40" w:type="dxa"/>
               <w:bottom w:w="40" w:type="dxa"/>
               <w:right w:w="40" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:tc>
-[...7 lines deleted...]
-        </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="40"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:tc>
-[...1077 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="4"/>
-[...70 lines deleted...]
-          <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="atLeast" w:val="20"/>
+          <w:trHeight w:hRule="exact" w:val="80"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="2"/>
-[...89 lines deleted...]
-          </w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="atLeast" w:val="100"/>
+          <w:trHeight w:hRule="exact" w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-     </w:tcPr>
-[...34 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:gridSpan w:val="9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000091"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...79 lines deleted...]
-     </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="700"/>
+          <w:trHeight w:hRule="exact" w:val="13680"/>
         </w:trPr>
-        <w:tc>
-[...879 lines deleted...]
-        </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
@@ -47644,955 +43653,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="atLeast" w:val="220"/>
         </w:trPr>
-        <w:tc>
-[...903 lines deleted...]
-        </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
@@ -48624,2411 +43728,78 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:ind/>
               <w:jc w:val="right"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="5"/>
-[...2294 lines deleted...]
-          <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:ind/>
-              <w:jc w:val="right"/>
-[...26 lines deleted...]
-              <w:ind/>
               <w:jc w:val="left"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...7 lines deleted...]
-    </w:p>
     <w:sectPr>
       <w:headerReference w:type="default" r:id="header1"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840" w:orient="portrait"/>
       <w:pgMar w:top="400" w:right="400" w:bottom="40" w:left="400" w:header="0" w:footer="0" w:gutter="0"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
  </w:fonts>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
@@ -51230,131 +44001,101 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="tableRow|01">
     <w:name w:val="tableRow|01"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="SansSerif" w:hAnsi="SansSerif" w:eastAsia="SansSerif" w:cs="SansSerif"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="tableRow|10">
     <w:name w:val="tableRow|10"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="SansSerif" w:hAnsi="SansSerif" w:eastAsia="SansSerif" w:cs="SansSerif"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="rowBase">
-[...22 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
  <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
  <Relationship Id="header1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/>
  <Relationship Id="img_0_0_0.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_0.png"/>
  <Relationship Id="img_0_0_4.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_4.png"/>
  <Relationship Id="img_0_0_1_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_1_1.png"/>
  <Relationship Id="img_0_0_10.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_10.png"/>
  <Relationship Id="img_0_0_8.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_8.png"/>
  <Relationship Id="img_0_1_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_2.png"/>
  <Relationship Id="img_0_1_4.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_4.png"/>
  <Relationship Id="img_0_1_6_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_1.png"/>
  <Relationship Id="img_0_1_6_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_3.png"/>
  <Relationship Id="img_0_1_6_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_2.png"/>
  <Relationship Id="img_0_1_7_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_1.png"/>
  <Relationship Id="img_0_1_7_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_3.png"/>
  <Relationship Id="img_0_1_7_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_2.png"/>
  <Relationship Id="img_0_1_8_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_1.png"/>
  <Relationship Id="img_0_1_8_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_3.png"/>
  <Relationship Id="img_0_1_8_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_2.png"/>
  <Relationship Id="img_0_1_9_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_9_1.png"/>
  <Relationship Id="img_0_1_9_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_9_3.png"/>
  <Relationship Id="img_0_1_9_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_9_2.png"/>
  <Relationship Id="img_0_1_11_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_11_1.png"/>
  <Relationship Id="img_0_1_11_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_11_3.png"/>
  <Relationship Id="img_0_1_11_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_11_2.png"/>
- <Relationship Id="img_0_1_12_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_12_1.png"/>
-[...1 lines deleted...]
- <Relationship Id="img_0_1_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_12_2.png"/>
  <Relationship Id="img_0_2_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_14.jpg"/>
  <Relationship Id="img_0_2_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_7.png"/>
  <Relationship Id="img_0_2_13.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_13.png"/>
  <Relationship Id="img_0_2_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_12_2.png"/>
  <Relationship Id="img_0_3_15.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_15.jpg"/>
  <Relationship Id="img_0_3_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_7.png"/>
  <Relationship Id="img_0_3_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_14.jpg"/>
  <Relationship Id="img_0_3_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_12_2.png"/>
  <Relationship Id="img_0_3_13_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_13_2.png"/>
  <Relationship Id="img_0_4_37.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_37.jpg"/>
  <Relationship Id="img_0_4_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_7.png"/>
  <Relationship Id="img_0_4_36.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_36.png"/>
  <Relationship Id="img_0_4_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_12_2.png"/>
  <Relationship Id="img_0_5_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_5_14.jpg"/>
  <Relationship Id="img_0_5_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_5_7.png"/>
  <Relationship Id="img_0_5_13.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_5_13.png"/>
  <Relationship Id="img_0_5_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_5_12_2.png"/>
  <Relationship Id="img_0_6_11.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_11.jpg"/>
  <Relationship Id="img_0_6_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_7.png"/>
  <Relationship Id="img_0_6_10.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_10.png"/>
- <Relationship Id="img_0_7_13.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_7_13.jpg"/>
-[...1 lines deleted...]
- <Relationship Id="img_0_7_12.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_7_12.png"/>
 </Relationships>
 
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 </Relationships>
 
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 </Relationships>
 
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>JasperReports Library version 6.21.3-4a3078d20785ebe464f18037d738d12fc98c13cf</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
 </coreProperties>