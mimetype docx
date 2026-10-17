--- v0 (2026-08-17)
+++ v1 (2026-10-17)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1404958742" name="Picture">
+                  <wp:docPr id="444055784" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1404958742" name="Picture"/>
+                          <pic:cNvPr id="444055784" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="618658953" name="Picture">
+                  <wp:docPr id="1952633100" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="618658953" name="Picture"/>
+                          <pic:cNvPr id="1952633100" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="521467798" name="Picture">
+                        <wp:docPr id="915074339" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="521467798" name="Picture"/>
+                                <pic:cNvPr id="915074339" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="455919651" name="Picture">
+                  <wp:docPr id="424242036" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="455919651" name="Picture"/>
+                          <pic:cNvPr id="424242036" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="128305965" name="Picture">
+                  <wp:docPr id="399272915" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="128305965" name="Picture"/>
+                          <pic:cNvPr id="399272915" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="180656820" name="Picture">
+                  <wp:docPr id="1707031072" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="180656820" name="Picture"/>
+                          <pic:cNvPr id="1707031072" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1220255661" name="Picture">
+                  <wp:docPr id="1676166081" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1220255661" name="Picture"/>
+                          <pic:cNvPr id="1676166081" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1036169944" name="Picture">
+                  <wp:docPr id="560717827" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1036169944" name="Picture"/>
+                          <pic:cNvPr id="560717827" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1500449397" name="Picture">
+                        <wp:docPr id="1644518123" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1500449397" name="Picture"/>
+                                <pic:cNvPr id="1644518123" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1361392721" name="Picture">
+                        <wp:docPr id="1856676114" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1361392721" name="Picture"/>
+                                <pic:cNvPr id="1856676114" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="88499943" name="Picture">
+                        <wp:docPr id="1014251546" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="88499943" name="Picture"/>
+                                <pic:cNvPr id="1014251546" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="187353764" name="Picture">
+                        <wp:docPr id="1729639288" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="187353764" name="Picture"/>
+                                <pic:cNvPr id="1729639288" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1216693515" name="Picture">
+                        <wp:docPr id="2053863887" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1216693515" name="Picture"/>
+                                <pic:cNvPr id="2053863887" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1050533066" name="Picture">
+                        <wp:docPr id="1020290567" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1050533066" name="Picture"/>
+                                <pic:cNvPr id="1020290567" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1765543223" name="Picture">
+                        <wp:docPr id="1573333432" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1765543223" name="Picture"/>
+                                <pic:cNvPr id="1573333432" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="578253415" name="Picture">
+                        <wp:docPr id="1533807895" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="578253415" name="Picture"/>
+                                <pic:cNvPr id="1533807895" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1216109742" name="Picture">
+                        <wp:docPr id="758061434" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1216109742" name="Picture"/>
+                                <pic:cNvPr id="758061434" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="134806218" name="Picture">
+                        <wp:docPr id="1430288961" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="134806218" name="Picture"/>
+                                <pic:cNvPr id="1430288961" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="532516014" name="Picture">
+                        <wp:docPr id="281070295" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="532516014" name="Picture"/>
+                                <pic:cNvPr id="281070295" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="343517117" name="Picture">
+                        <wp:docPr id="349122182" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="343517117" name="Picture"/>
+                                <pic:cNvPr id="349122182" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="364579287" name="Picture">
+                        <wp:docPr id="11305983" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="364579287" name="Picture"/>
+                                <pic:cNvPr id="11305983" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1771454797" name="Picture">
+                        <wp:docPr id="717399394" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1771454797" name="Picture"/>
+                                <pic:cNvPr id="717399394" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="86953886" name="Picture">
+                        <wp:docPr id="114497242" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="86953886" name="Picture"/>
+                                <pic:cNvPr id="114497242" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1645703303" name="Picture">
+                  <wp:docPr id="1569696512" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1645703303" name="Picture"/>
+                          <pic:cNvPr id="1569696512" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="8170302" name="Picture">
+                  <wp:docPr id="1889003172" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="8170302" name="Picture"/>
+                          <pic:cNvPr id="1889003172" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="952439888" name="Picture">
+                  <wp:docPr id="417657934" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="952439888" name="Picture"/>
+                          <pic:cNvPr id="417657934" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1281987212" name="Picture">
+                  <wp:docPr id="1059887354" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1281987212" name="Picture"/>
+                          <pic:cNvPr id="1059887354" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="300971797" name="Picture">
+                  <wp:docPr id="506855741" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="300971797" name="Picture"/>
+                          <pic:cNvPr id="506855741" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2104900305" name="Picture">
+                  <wp:docPr id="1056709255" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2104900305" name="Picture"/>
+                          <pic:cNvPr id="1056709255" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1287654120" name="Picture">
+                        <wp:docPr id="47196967" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1287654120" name="Picture"/>
+                                <pic:cNvPr id="47196967" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1614900580" name="Picture">
+                  <wp:docPr id="1817313597" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1614900580" name="Picture"/>
+                          <pic:cNvPr id="1817313597" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1216817916" name="Picture">
+                  <wp:docPr id="1753840086" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1216817916" name="Picture"/>
+                          <pic:cNvPr id="1753840086" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="81587790" name="Picture">
+                  <wp:docPr id="1803812595" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="81587790" name="Picture"/>
+                          <pic:cNvPr id="1803812595" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="493416857" name="Picture">
+                  <wp:docPr id="1567855794" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="493416857" name="Picture"/>
+                          <pic:cNvPr id="1567855794" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1273139509" name="Picture">
+                  <wp:docPr id="500364150" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1273139509" name="Picture"/>
+                          <pic:cNvPr id="500364150" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2003393155" name="Picture">
+                  <wp:docPr id="1789687243" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2003393155" name="Picture"/>
+                          <pic:cNvPr id="1789687243" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="613444649" name="Picture">
+                        <wp:docPr id="1926249119" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="613444649" name="Picture"/>
+                                <pic:cNvPr id="1926249119" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="560285520" name="Picture">
+                        <wp:docPr id="1414172625" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="560285520" name="Picture"/>
+                                <pic:cNvPr id="1414172625" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25933,57 +25933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="112428657" name="Picture">
+                  <wp:docPr id="666718981" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="112428657" name="Picture"/>
+                          <pic:cNvPr id="666718981" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26022,57 +26022,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1323432715" name="Picture">
+                  <wp:docPr id="1161624450" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1323432715" name="Picture"/>
+                          <pic:cNvPr id="1161624450" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26666,57 +26666,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="49352750" name="Picture">
+                  <wp:docPr id="649898152" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="49352750" name="Picture"/>
+                          <pic:cNvPr id="649898152" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27664,57 +27664,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2113592357" name="Picture">
+                  <wp:docPr id="1754228826" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2113592357" name="Picture"/>
+                          <pic:cNvPr id="1754228826" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27767,57 +27767,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1289960247" name="Picture">
+                  <wp:docPr id="373330568" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1289960247" name="Picture"/>
+                          <pic:cNvPr id="373330568" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29144,57 +29144,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="473128624" name="Picture">
+                  <wp:docPr id="1962940449" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="473128624" name="Picture"/>
+                          <pic:cNvPr id="1962940449" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30287,57 +30287,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="370492032" name="Picture">
+                        <wp:docPr id="1406554619" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="370492032" name="Picture"/>
+                                <pic:cNvPr id="1406554619" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31648,57 +31648,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="282413100" name="Picture">
+                  <wp:docPr id="652384944" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="282413100" name="Picture"/>
+                          <pic:cNvPr id="652384944" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31737,57 +31737,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1040434768" name="Picture">
+                  <wp:docPr id="1911883375" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1040434768" name="Picture"/>
+                          <pic:cNvPr id="1911883375" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32381,57 +32381,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1677898470" name="Picture">
+                  <wp:docPr id="1586374367" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1677898470" name="Picture"/>
+                          <pic:cNvPr id="1586374367" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33379,57 +33379,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="345094082" name="Picture">
+                  <wp:docPr id="1936645397" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="345094082" name="Picture"/>
+                          <pic:cNvPr id="1936645397" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33482,57 +33482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="770812279" name="Picture">
+                  <wp:docPr id="1947248442" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="770812279" name="Picture"/>
+                          <pic:cNvPr id="1947248442" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34859,57 +34859,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="308801846" name="Picture">
+                  <wp:docPr id="1042629238" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="308801846" name="Picture"/>
+                          <pic:cNvPr id="1042629238" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36002,57 +36002,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="236298683" name="Picture">
+                        <wp:docPr id="1216295154" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="236298683" name="Picture"/>
+                                <pic:cNvPr id="1216295154" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37370,57 +37370,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1405904429" name="Picture">
+                  <wp:docPr id="1096502282" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1405904429" name="Picture"/>
+                          <pic:cNvPr id="1096502282" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37459,57 +37459,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1895239062" name="Picture">
+                  <wp:docPr id="1888623731" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1895239062" name="Picture"/>
+                          <pic:cNvPr id="1888623731" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38091,57 +38091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1674232553" name="Picture">
+                  <wp:docPr id="1133969725" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1674232553" name="Picture"/>
+                          <pic:cNvPr id="1133969725" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39035,57 +39035,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="691839034" name="Picture">
+                  <wp:docPr id="1905466420" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="691839034" name="Picture"/>
+                          <pic:cNvPr id="1905466420" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39147,57 +39147,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1707954947" name="Picture">
+                  <wp:docPr id="938006170" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1707954947" name="Picture"/>
+                          <pic:cNvPr id="938006170" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40806,57 +40806,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1928771830" name="Picture">
+                  <wp:docPr id="503971666" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1928771830" name="Picture"/>
+                          <pic:cNvPr id="503971666" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41985,57 +41985,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="782046448" name="Picture">
+                  <wp:docPr id="1230509557" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="782046448" name="Picture"/>
+                          <pic:cNvPr id="1230509557" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42065,57 +42065,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="193381701" name="Picture">
+                  <wp:docPr id="755349437" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="193381701" name="Picture"/>
+                          <pic:cNvPr id="755349437" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42553,57 +42553,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1487140655" name="Picture">
+                  <wp:docPr id="206196800" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1487140655" name="Picture"/>
+                          <pic:cNvPr id="206196800" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>