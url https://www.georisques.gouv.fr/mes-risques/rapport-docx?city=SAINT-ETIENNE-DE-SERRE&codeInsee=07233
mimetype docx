--- v0 (2026-08-18)
+++ v1 (2026-10-17)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1518614158" name="Picture">
+                  <wp:docPr id="1168231557" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1518614158" name="Picture"/>
+                          <pic:cNvPr id="1168231557" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1267855019" name="Picture">
+                  <wp:docPr id="707192392" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1267855019" name="Picture"/>
+                          <pic:cNvPr id="707192392" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="702506593" name="Picture">
+                        <wp:docPr id="1098777180" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="702506593" name="Picture"/>
+                                <pic:cNvPr id="1098777180" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="159927688" name="Picture">
+                  <wp:docPr id="388788748" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="159927688" name="Picture"/>
+                          <pic:cNvPr id="388788748" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="571719841" name="Picture">
+                  <wp:docPr id="1201507801" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="571719841" name="Picture"/>
+                          <pic:cNvPr id="1201507801" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="590210489" name="Picture">
+                  <wp:docPr id="2019941072" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="590210489" name="Picture"/>
+                          <pic:cNvPr id="2019941072" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1649378175" name="Picture">
+                  <wp:docPr id="1776783716" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1649378175" name="Picture"/>
+                          <pic:cNvPr id="1776783716" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="732523587" name="Picture">
+                  <wp:docPr id="256847058" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="732523587" name="Picture"/>
+                          <pic:cNvPr id="256847058" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1771110896" name="Picture">
+                        <wp:docPr id="963699842" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1771110896" name="Picture"/>
+                                <pic:cNvPr id="963699842" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1708573997" name="Picture">
+                        <wp:docPr id="171388758" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1708573997" name="Picture"/>
+                                <pic:cNvPr id="171388758" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2083836552" name="Picture">
+                        <wp:docPr id="1818468396" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2083836552" name="Picture"/>
+                                <pic:cNvPr id="1818468396" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="659656291" name="Picture">
+                        <wp:docPr id="1938250112" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="659656291" name="Picture"/>
+                                <pic:cNvPr id="1938250112" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="285047796" name="Picture">
+                        <wp:docPr id="1851232110" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="285047796" name="Picture"/>
+                                <pic:cNvPr id="1851232110" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="684606567" name="Picture">
+                        <wp:docPr id="19492851" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="684606567" name="Picture"/>
+                                <pic:cNvPr id="19492851" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="163873436" name="Picture">
+                        <wp:docPr id="1062043386" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="163873436" name="Picture"/>
+                                <pic:cNvPr id="1062043386" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1203562266" name="Picture">
+                        <wp:docPr id="331999231" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1203562266" name="Picture"/>
+                                <pic:cNvPr id="331999231" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1530102014" name="Picture">
+                        <wp:docPr id="1890597281" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1530102014" name="Picture"/>
+                                <pic:cNvPr id="1890597281" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1544943816" name="Picture">
+                        <wp:docPr id="76809775" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1544943816" name="Picture"/>
+                                <pic:cNvPr id="76809775" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="815380705" name="Picture">
+                        <wp:docPr id="131248258" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="815380705" name="Picture"/>
+                                <pic:cNvPr id="131248258" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10782,57 +10782,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="56869772" name="Picture">
+                        <wp:docPr id="1294723924" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="56869772" name="Picture"/>
+                                <pic:cNvPr id="1294723924" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11597,57 +11597,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1721173201" name="Picture">
+                        <wp:docPr id="522899943" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1721173201" name="Picture"/>
+                                <pic:cNvPr id="522899943" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11944,57 +11944,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="811239534" name="Picture">
+                        <wp:docPr id="549540621" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="811239534" name="Picture"/>
+                                <pic:cNvPr id="549540621" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12391,57 +12391,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="95881013" name="Picture">
+                        <wp:docPr id="1018248784" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="95881013" name="Picture"/>
+                                <pic:cNvPr id="1018248784" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13255,57 +13255,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="191080164" name="Picture">
+                  <wp:docPr id="1816911856" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="191080164" name="Picture"/>
+                          <pic:cNvPr id="1816911856" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13344,57 +13344,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="478700561" name="Picture">
+                  <wp:docPr id="1451931653" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="478700561" name="Picture"/>
+                          <pic:cNvPr id="1451931653" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13988,57 +13988,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="603894839" name="Picture">
+                  <wp:docPr id="1421669052" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="603894839" name="Picture"/>
+                          <pic:cNvPr id="1421669052" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15216,57 +15216,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="271437556" name="Picture">
+                  <wp:docPr id="567607349" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="271437556" name="Picture"/>
+                          <pic:cNvPr id="567607349" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15319,57 +15319,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="394873144" name="Picture">
+                  <wp:docPr id="272354493" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="394873144" name="Picture"/>
+                          <pic:cNvPr id="272354493" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16698,57 +16698,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="88590492" name="Picture">
+                  <wp:docPr id="1154216739" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="88590492" name="Picture"/>
+                          <pic:cNvPr id="1154216739" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17823,57 +17823,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1634487052" name="Picture">
+                        <wp:docPr id="1183967112" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1634487052" name="Picture"/>
+                                <pic:cNvPr id="1183967112" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19176,57 +19176,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="461779956" name="Picture">
+                  <wp:docPr id="275689487" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="461779956" name="Picture"/>
+                          <pic:cNvPr id="275689487" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19265,57 +19265,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1449270941" name="Picture">
+                  <wp:docPr id="629285817" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1449270941" name="Picture"/>
+                          <pic:cNvPr id="629285817" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19909,57 +19909,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1431640950" name="Picture">
+                  <wp:docPr id="1818635558" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1431640950" name="Picture"/>
+                          <pic:cNvPr id="1818635558" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20907,57 +20907,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="108356772" name="Picture">
+                  <wp:docPr id="1903506331" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="108356772" name="Picture"/>
+                          <pic:cNvPr id="1903506331" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21010,57 +21010,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="450982931" name="Picture">
+                  <wp:docPr id="878944951" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="450982931" name="Picture"/>
+                          <pic:cNvPr id="878944951" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22391,57 +22391,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1947037203" name="Picture">
+                  <wp:docPr id="1977794066" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1947037203" name="Picture"/>
+                          <pic:cNvPr id="1977794066" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23553,57 +23553,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1002094449" name="Picture">
+                        <wp:docPr id="1387384337" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1002094449" name="Picture"/>
+                                <pic:cNvPr id="1387384337" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24528,57 +24528,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="834619659" name="Picture">
+                        <wp:docPr id="105243378" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="834619659" name="Picture"/>
+                                <pic:cNvPr id="105243378" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25917,57 +25917,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1594898810" name="Picture">
+                  <wp:docPr id="1524131181" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1594898810" name="Picture"/>
+                          <pic:cNvPr id="1524131181" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26006,57 +26006,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="4494041" name="Picture">
+                  <wp:docPr id="2110821" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="4494041" name="Picture"/>
+                          <pic:cNvPr id="2110821" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26650,57 +26650,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1117661614" name="Picture">
+                  <wp:docPr id="1763507136" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1117661614" name="Picture"/>
+                          <pic:cNvPr id="1763507136" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27648,57 +27648,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1605601444" name="Picture">
+                  <wp:docPr id="685874953" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1605601444" name="Picture"/>
+                          <pic:cNvPr id="685874953" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27751,57 +27751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2966916" name="Picture">
+                  <wp:docPr id="2003756082" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2966916" name="Picture"/>
+                          <pic:cNvPr id="2003756082" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29130,57 +29130,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1536700"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2055042998" name="Picture">
+                  <wp:docPr id="1969736441" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2055042998" name="Picture"/>
+                          <pic:cNvPr id="1969736441" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1536700"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30264,57 +30264,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1018011660" name="Picture">
+                        <wp:docPr id="1221753448" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1018011660" name="Picture"/>
+                                <pic:cNvPr id="1221753448" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31289,57 +31289,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="329947467" name="Picture">
+                        <wp:docPr id="60580684" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="329947467" name="Picture"/>
+                                <pic:cNvPr id="60580684" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32761,57 +32761,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1112991474" name="Picture">
+                  <wp:docPr id="1489389677" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1112991474" name="Picture"/>
+                          <pic:cNvPr id="1489389677" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32850,57 +32850,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="182838704" name="Picture">
+                  <wp:docPr id="287993829" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="182838704" name="Picture"/>
+                          <pic:cNvPr id="287993829" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33494,57 +33494,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1466836472" name="Picture">
+                  <wp:docPr id="2076157054" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1466836472" name="Picture"/>
+                          <pic:cNvPr id="2076157054" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34492,57 +34492,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="985026900" name="Picture">
+                  <wp:docPr id="1740794197" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="985026900" name="Picture"/>
+                          <pic:cNvPr id="1740794197" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34595,57 +34595,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="673624912" name="Picture">
+                  <wp:docPr id="1917507922" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="673624912" name="Picture"/>
+                          <pic:cNvPr id="1917507922" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35972,57 +35972,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1880758324" name="Picture">
+                  <wp:docPr id="1951254279" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1880758324" name="Picture"/>
+                          <pic:cNvPr id="1951254279" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37115,57 +37115,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2003759744" name="Picture">
+                        <wp:docPr id="1449662944" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2003759744" name="Picture"/>
+                                <pic:cNvPr id="1449662944" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38483,57 +38483,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="288383351" name="Picture">
+                  <wp:docPr id="2075334577" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="288383351" name="Picture"/>
+                          <pic:cNvPr id="2075334577" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38572,57 +38572,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="298478371" name="Picture">
+                  <wp:docPr id="1837282878" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="298478371" name="Picture"/>
+                          <pic:cNvPr id="1837282878" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39204,57 +39204,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1784353900" name="Picture">
+                  <wp:docPr id="490460026" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1784353900" name="Picture"/>
+                          <pic:cNvPr id="490460026" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40148,57 +40148,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="780882112" name="Picture">
+                  <wp:docPr id="2095022770" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="780882112" name="Picture"/>
+                          <pic:cNvPr id="2095022770" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40260,57 +40260,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2145837061" name="Picture">
+                  <wp:docPr id="1379362017" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2145837061" name="Picture"/>
+                          <pic:cNvPr id="1379362017" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41919,57 +41919,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="546829159" name="Picture">
+                  <wp:docPr id="2141544397" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="546829159" name="Picture"/>
+                          <pic:cNvPr id="2141544397" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43098,57 +43098,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1734312489" name="Picture">
+                  <wp:docPr id="1966500517" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1734312489" name="Picture"/>
+                          <pic:cNvPr id="1966500517" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43178,57 +43178,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1642922464" name="Picture">
+                  <wp:docPr id="899499271" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1642922464" name="Picture"/>
+                          <pic:cNvPr id="899499271" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43666,57 +43666,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="273415232" name="Picture">
+                  <wp:docPr id="714053881" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="273415232" name="Picture"/>
+                          <pic:cNvPr id="714053881" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>