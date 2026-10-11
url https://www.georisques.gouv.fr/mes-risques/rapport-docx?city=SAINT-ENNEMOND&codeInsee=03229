--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1212420377" name="Picture">
+                  <wp:docPr id="786980178" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1212420377" name="Picture"/>
+                          <pic:cNvPr id="786980178" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="872555490" name="Picture">
+                  <wp:docPr id="1710563707" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="872555490" name="Picture"/>
+                          <pic:cNvPr id="1710563707" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1295335161" name="Picture">
+                        <wp:docPr id="1928301405" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1295335161" name="Picture"/>
+                                <pic:cNvPr id="1928301405" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="804141137" name="Picture">
+                  <wp:docPr id="1220555682" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="804141137" name="Picture"/>
+                          <pic:cNvPr id="1220555682" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="761788720" name="Picture">
+                  <wp:docPr id="2061454283" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="761788720" name="Picture"/>
+                          <pic:cNvPr id="2061454283" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="802157723" name="Picture">
+                  <wp:docPr id="301402070" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="802157723" name="Picture"/>
+                          <pic:cNvPr id="301402070" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1407349001" name="Picture">
+                  <wp:docPr id="260871498" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1407349001" name="Picture"/>
+                          <pic:cNvPr id="260871498" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1062483506" name="Picture">
+                  <wp:docPr id="1954091089" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1062483506" name="Picture"/>
+                          <pic:cNvPr id="1954091089" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="10387699" name="Picture">
+                        <wp:docPr id="392714939" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="10387699" name="Picture"/>
+                                <pic:cNvPr id="392714939" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="878684956" name="Picture">
+                        <wp:docPr id="1227898264" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="878684956" name="Picture"/>
+                                <pic:cNvPr id="1227898264" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="427756656" name="Picture">
+                        <wp:docPr id="1191275594" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="427756656" name="Picture"/>
+                                <pic:cNvPr id="1191275594" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1019693351" name="Picture">
+                        <wp:docPr id="1137364421" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1019693351" name="Picture"/>
+                                <pic:cNvPr id="1137364421" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="139616012" name="Picture">
+                        <wp:docPr id="303231673" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="139616012" name="Picture"/>
+                                <pic:cNvPr id="303231673" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1231232853" name="Picture">
+                        <wp:docPr id="1381037248" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1231232853" name="Picture"/>
+                                <pic:cNvPr id="1381037248" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1090084506" name="Picture">
+                        <wp:docPr id="2007848546" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1090084506" name="Picture"/>
+                                <pic:cNvPr id="2007848546" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="291668271" name="Picture">
+                        <wp:docPr id="48990676" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="291668271" name="Picture"/>
+                                <pic:cNvPr id="48990676" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1691955205" name="Picture">
+                        <wp:docPr id="620110754" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1691955205" name="Picture"/>
+                                <pic:cNvPr id="620110754" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1040884480" name="Picture">
+                        <wp:docPr id="1985610128" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1040884480" name="Picture"/>
+                                <pic:cNvPr id="1985610128" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="304459103" name="Picture">
+                        <wp:docPr id="1488554124" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="304459103" name="Picture"/>
+                                <pic:cNvPr id="1488554124" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1822340118" name="Picture">
+                        <wp:docPr id="1255781483" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1822340118" name="Picture"/>
+                                <pic:cNvPr id="1255781483" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="365631889" name="Picture">
+                        <wp:docPr id="1732401145" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="365631889" name="Picture"/>
+                                <pic:cNvPr id="1732401145" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="304761038" name="Picture">
+                        <wp:docPr id="529215257" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="304761038" name="Picture"/>
+                                <pic:cNvPr id="529215257" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1550922627" name="Picture">
+                        <wp:docPr id="2047375410" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1550922627" name="Picture"/>
+                                <pic:cNvPr id="2047375410" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1377740067" name="Picture">
+                  <wp:docPr id="1735773494" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1377740067" name="Picture"/>
+                          <pic:cNvPr id="1735773494" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1260566475" name="Picture">
+                  <wp:docPr id="1745521983" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1260566475" name="Picture"/>
+                          <pic:cNvPr id="1745521983" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1997432616" name="Picture">
+                  <wp:docPr id="1920900089" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1997432616" name="Picture"/>
+                          <pic:cNvPr id="1920900089" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="41333424" name="Picture">
+                  <wp:docPr id="948177032" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="41333424" name="Picture"/>
+                          <pic:cNvPr id="948177032" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1658798419" name="Picture">
+                  <wp:docPr id="656895995" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1658798419" name="Picture"/>
+                          <pic:cNvPr id="656895995" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="367467057" name="Picture">
+                  <wp:docPr id="821343663" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="367467057" name="Picture"/>
+                          <pic:cNvPr id="821343663" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1800428479" name="Picture">
+                        <wp:docPr id="597838702" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1800428479" name="Picture"/>
+                                <pic:cNvPr id="597838702" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="467969302" name="Picture">
+                  <wp:docPr id="1388690187" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="467969302" name="Picture"/>
+                          <pic:cNvPr id="1388690187" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1078805481" name="Picture">
+                  <wp:docPr id="1754415116" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1078805481" name="Picture"/>
+                          <pic:cNvPr id="1754415116" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="690583036" name="Picture">
+                  <wp:docPr id="1499111243" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="690583036" name="Picture"/>
+                          <pic:cNvPr id="1499111243" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="933319606" name="Picture">
+                  <wp:docPr id="1302888890" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="933319606" name="Picture"/>
+                          <pic:cNvPr id="1302888890" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1911422583" name="Picture">
+                  <wp:docPr id="282113878" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1911422583" name="Picture"/>
+                          <pic:cNvPr id="282113878" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="466515698" name="Picture">
+                  <wp:docPr id="338082342" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="466515698" name="Picture"/>
+                          <pic:cNvPr id="338082342" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="982436771" name="Picture">
+                        <wp:docPr id="1016383016" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="982436771" name="Picture"/>
+                                <pic:cNvPr id="1016383016" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="252278055" name="Picture">
+                        <wp:docPr id="532778481" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="252278055" name="Picture"/>
+                                <pic:cNvPr id="532778481" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25953,57 +25953,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="174402543" name="Picture">
+                  <wp:docPr id="568026817" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="174402543" name="Picture"/>
+                          <pic:cNvPr id="568026817" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26042,57 +26042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1050374494" name="Picture">
+                  <wp:docPr id="1000986298" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1050374494" name="Picture"/>
+                          <pic:cNvPr id="1000986298" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26722,57 +26722,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1762805660" name="Picture">
+                  <wp:docPr id="1595692178" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1762805660" name="Picture"/>
+                          <pic:cNvPr id="1595692178" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27783,57 +27783,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="22185849" name="Picture">
+                  <wp:docPr id="1770943472" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="22185849" name="Picture"/>
+                          <pic:cNvPr id="1770943472" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_29.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27886,57 +27886,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1474188782" name="Picture">
+                  <wp:docPr id="831700362" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1474188782" name="Picture"/>
+                          <pic:cNvPr id="831700362" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29344,57 +29344,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="182111160" name="Picture">
+                  <wp:docPr id="293900807" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="182111160" name="Picture"/>
+                          <pic:cNvPr id="293900807" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_28.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30541,57 +30541,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2007016240" name="Picture">
+                        <wp:docPr id="128713741" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2007016240" name="Picture"/>
+                                <pic:cNvPr id="128713741" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32910,57 +32910,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1893701118" name="Picture">
+                  <wp:docPr id="1997306839" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1893701118" name="Picture"/>
+                          <pic:cNvPr id="1997306839" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32999,57 +32999,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="717089463" name="Picture">
+                  <wp:docPr id="2104213567" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="717089463" name="Picture"/>
+                          <pic:cNvPr id="2104213567" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33643,57 +33643,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1484158451" name="Picture">
+                  <wp:docPr id="444612595" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1484158451" name="Picture"/>
+                          <pic:cNvPr id="444612595" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34641,57 +34641,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="38884102" name="Picture">
+                  <wp:docPr id="723924338" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="38884102" name="Picture"/>
+                          <pic:cNvPr id="723924338" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34744,57 +34744,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="512381675" name="Picture">
+                  <wp:docPr id="1882060597" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="512381675" name="Picture"/>
+                          <pic:cNvPr id="1882060597" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36121,57 +36121,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2130291532" name="Picture">
+                  <wp:docPr id="2076481204" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2130291532" name="Picture"/>
+                          <pic:cNvPr id="2076481204" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37264,57 +37264,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="688605791" name="Picture">
+                        <wp:docPr id="1538827738" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="688605791" name="Picture"/>
+                                <pic:cNvPr id="1538827738" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38632,57 +38632,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="325717316" name="Picture">
+                  <wp:docPr id="1986596760" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="325717316" name="Picture"/>
+                          <pic:cNvPr id="1986596760" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38721,57 +38721,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1623254212" name="Picture">
+                  <wp:docPr id="1759634170" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1623254212" name="Picture"/>
+                          <pic:cNvPr id="1759634170" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39353,57 +39353,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="598189018" name="Picture">
+                  <wp:docPr id="1535979848" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="598189018" name="Picture"/>
+                          <pic:cNvPr id="1535979848" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40297,57 +40297,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1135793303" name="Picture">
+                  <wp:docPr id="743287575" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1135793303" name="Picture"/>
+                          <pic:cNvPr id="743287575" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40409,57 +40409,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1932404610" name="Picture">
+                  <wp:docPr id="1166728959" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1932404610" name="Picture"/>
+                          <pic:cNvPr id="1166728959" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42233,57 +42233,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="869352482" name="Picture">
+                  <wp:docPr id="1392170215" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="869352482" name="Picture"/>
+                          <pic:cNvPr id="1392170215" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43442,57 +43442,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2044052422" name="Picture">
+                  <wp:docPr id="1061029958" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2044052422" name="Picture"/>
+                          <pic:cNvPr id="1061029958" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43522,57 +43522,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1390624197" name="Picture">
+                  <wp:docPr id="2084500955" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1390624197" name="Picture"/>
+                          <pic:cNvPr id="2084500955" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44028,57 +44028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="289161601" name="Picture">
+                  <wp:docPr id="1604092623" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="289161601" name="Picture"/>
+                          <pic:cNvPr id="1604092623" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46146,57 +46146,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="742617847" name="Picture">
+                  <wp:docPr id="851872437" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="742617847" name="Picture"/>
+                          <pic:cNvPr id="851872437" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46226,57 +46226,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="804327087" name="Picture">
+                  <wp:docPr id="2094596106" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="804327087" name="Picture"/>
+                          <pic:cNvPr id="2094596106" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46714,57 +46714,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1434518652" name="Picture">
+                  <wp:docPr id="694523408" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1434518652" name="Picture"/>
+                          <pic:cNvPr id="694523408" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>