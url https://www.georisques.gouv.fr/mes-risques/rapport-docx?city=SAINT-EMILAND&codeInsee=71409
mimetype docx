--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="23322077" name="Picture">
+                  <wp:docPr id="635863804" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="23322077" name="Picture"/>
+                          <pic:cNvPr id="635863804" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2052747482" name="Picture">
+                  <wp:docPr id="553947104" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2052747482" name="Picture"/>
+                          <pic:cNvPr id="553947104" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1706237727" name="Picture">
+                        <wp:docPr id="541949347" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1706237727" name="Picture"/>
+                                <pic:cNvPr id="541949347" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1185885833" name="Picture">
+                  <wp:docPr id="2092080530" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1185885833" name="Picture"/>
+                          <pic:cNvPr id="2092080530" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="265856443" name="Picture">
+                  <wp:docPr id="1008601184" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="265856443" name="Picture"/>
+                          <pic:cNvPr id="1008601184" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="477797213" name="Picture">
+                  <wp:docPr id="710249072" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="477797213" name="Picture"/>
+                          <pic:cNvPr id="710249072" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2090338493" name="Picture">
+                  <wp:docPr id="32509516" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2090338493" name="Picture"/>
+                          <pic:cNvPr id="32509516" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1860795201" name="Picture">
+                  <wp:docPr id="1833198673" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1860795201" name="Picture"/>
+                          <pic:cNvPr id="1833198673" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="959825356" name="Picture">
+                        <wp:docPr id="2108516250" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="959825356" name="Picture"/>
+                                <pic:cNvPr id="2108516250" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1096864231" name="Picture">
+                        <wp:docPr id="321440672" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1096864231" name="Picture"/>
+                                <pic:cNvPr id="321440672" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="343039712" name="Picture">
+                        <wp:docPr id="67600656" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="343039712" name="Picture"/>
+                                <pic:cNvPr id="67600656" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1900969399" name="Picture">
+                        <wp:docPr id="2096640265" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1900969399" name="Picture"/>
+                                <pic:cNvPr id="2096640265" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1666770403" name="Picture">
+                        <wp:docPr id="1843904911" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1666770403" name="Picture"/>
+                                <pic:cNvPr id="1843904911" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="643346238" name="Picture">
+                        <wp:docPr id="969920887" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="643346238" name="Picture"/>
+                                <pic:cNvPr id="969920887" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="703821673" name="Picture">
+                        <wp:docPr id="1640380347" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="703821673" name="Picture"/>
+                                <pic:cNvPr id="1640380347" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1025641040" name="Picture">
+                        <wp:docPr id="317803613" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1025641040" name="Picture"/>
+                                <pic:cNvPr id="317803613" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="788615136" name="Picture">
+                        <wp:docPr id="70896200" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="788615136" name="Picture"/>
+                                <pic:cNvPr id="70896200" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1467000134" name="Picture">
+                        <wp:docPr id="1778576970" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1467000134" name="Picture"/>
+                                <pic:cNvPr id="1778576970" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="890343452" name="Picture">
+                        <wp:docPr id="1392583520" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="890343452" name="Picture"/>
+                                <pic:cNvPr id="1392583520" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1770850944" name="Picture">
+                        <wp:docPr id="633620960" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1770850944" name="Picture"/>
+                                <pic:cNvPr id="633620960" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1440738769" name="Picture">
+                        <wp:docPr id="684476629" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1440738769" name="Picture"/>
+                                <pic:cNvPr id="684476629" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="40150908" name="Picture">
+                        <wp:docPr id="897210314" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="40150908" name="Picture"/>
+                                <pic:cNvPr id="897210314" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="858961761" name="Picture">
+                        <wp:docPr id="1731254536" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="858961761" name="Picture"/>
+                                <pic:cNvPr id="1731254536" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1655746869" name="Picture">
+                  <wp:docPr id="2040596555" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1655746869" name="Picture"/>
+                          <pic:cNvPr id="2040596555" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1016151821" name="Picture">
+                  <wp:docPr id="1105192357" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1016151821" name="Picture"/>
+                          <pic:cNvPr id="1105192357" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="132111233" name="Picture">
+                  <wp:docPr id="437497740" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="132111233" name="Picture"/>
+                          <pic:cNvPr id="437497740" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1743229761" name="Picture">
+                  <wp:docPr id="1390243700" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1743229761" name="Picture"/>
+                          <pic:cNvPr id="1390243700" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="244131089" name="Picture">
+                  <wp:docPr id="1107087124" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="244131089" name="Picture"/>
+                          <pic:cNvPr id="1107087124" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1445358572" name="Picture">
+                  <wp:docPr id="214652614" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1445358572" name="Picture"/>
+                          <pic:cNvPr id="214652614" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1697313414" name="Picture">
+                        <wp:docPr id="554235716" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1697313414" name="Picture"/>
+                                <pic:cNvPr id="554235716" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1663917211" name="Picture">
+                  <wp:docPr id="796351097" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1663917211" name="Picture"/>
+                          <pic:cNvPr id="796351097" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="80699326" name="Picture">
+                  <wp:docPr id="1312225896" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="80699326" name="Picture"/>
+                          <pic:cNvPr id="1312225896" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="918762339" name="Picture">
+                  <wp:docPr id="685934141" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="918762339" name="Picture"/>
+                          <pic:cNvPr id="685934141" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="895882753" name="Picture">
+                  <wp:docPr id="131310388" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="895882753" name="Picture"/>
+                          <pic:cNvPr id="131310388" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="994812430" name="Picture">
+                  <wp:docPr id="1672131133" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="994812430" name="Picture"/>
+                          <pic:cNvPr id="1672131133" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2065416179" name="Picture">
+                  <wp:docPr id="513174238" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2065416179" name="Picture"/>
+                          <pic:cNvPr id="513174238" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1608047777" name="Picture">
+                        <wp:docPr id="601766195" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1608047777" name="Picture"/>
+                                <pic:cNvPr id="601766195" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1774312865" name="Picture">
+                        <wp:docPr id="2133322367" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1774312865" name="Picture"/>
+                                <pic:cNvPr id="2133322367" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25933,57 +25933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1894070764" name="Picture">
+                  <wp:docPr id="769803017" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1894070764" name="Picture"/>
+                          <pic:cNvPr id="769803017" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26022,57 +26022,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="889466135" name="Picture">
+                  <wp:docPr id="2050450534" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="889466135" name="Picture"/>
+                          <pic:cNvPr id="2050450534" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26666,57 +26666,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1927086283" name="Picture">
+                  <wp:docPr id="892578653" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1927086283" name="Picture"/>
+                          <pic:cNvPr id="892578653" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27664,57 +27664,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1616320533" name="Picture">
+                  <wp:docPr id="1749447349" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1616320533" name="Picture"/>
+                          <pic:cNvPr id="1749447349" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27767,57 +27767,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="376881945" name="Picture">
+                  <wp:docPr id="306569011" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="376881945" name="Picture"/>
+                          <pic:cNvPr id="306569011" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29144,57 +29144,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="813532416" name="Picture">
+                  <wp:docPr id="384479825" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="813532416" name="Picture"/>
+                          <pic:cNvPr id="384479825" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30287,57 +30287,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1498008286" name="Picture">
+                        <wp:docPr id="587259814" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1498008286" name="Picture"/>
+                                <pic:cNvPr id="587259814" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31648,57 +31648,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="96473458" name="Picture">
+                  <wp:docPr id="1622903213" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="96473458" name="Picture"/>
+                          <pic:cNvPr id="1622903213" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31737,57 +31737,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="172756185" name="Picture">
+                  <wp:docPr id="418819033" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="172756185" name="Picture"/>
+                          <pic:cNvPr id="418819033" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32381,57 +32381,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1533347311" name="Picture">
+                  <wp:docPr id="401070573" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1533347311" name="Picture"/>
+                          <pic:cNvPr id="401070573" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33379,57 +33379,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1976107953" name="Picture">
+                  <wp:docPr id="1187537418" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1976107953" name="Picture"/>
+                          <pic:cNvPr id="1187537418" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33482,57 +33482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="425770232" name="Picture">
+                  <wp:docPr id="1125317639" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="425770232" name="Picture"/>
+                          <pic:cNvPr id="1125317639" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34859,57 +34859,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="319899270" name="Picture">
+                  <wp:docPr id="2005042745" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="319899270" name="Picture"/>
+                          <pic:cNvPr id="2005042745" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36002,57 +36002,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="146471573" name="Picture">
+                        <wp:docPr id="1623721566" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="146471573" name="Picture"/>
+                                <pic:cNvPr id="1623721566" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37370,57 +37370,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1381785039" name="Picture">
+                  <wp:docPr id="658615698" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1381785039" name="Picture"/>
+                          <pic:cNvPr id="658615698" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37459,57 +37459,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="225278787" name="Picture">
+                  <wp:docPr id="127645138" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="225278787" name="Picture"/>
+                          <pic:cNvPr id="127645138" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38091,57 +38091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="697042868" name="Picture">
+                  <wp:docPr id="1140749158" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="697042868" name="Picture"/>
+                          <pic:cNvPr id="1140749158" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39035,57 +39035,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="926050113" name="Picture">
+                  <wp:docPr id="355907910" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="926050113" name="Picture"/>
+                          <pic:cNvPr id="355907910" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39147,57 +39147,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="989881877" name="Picture">
+                  <wp:docPr id="1537873651" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="989881877" name="Picture"/>
+                          <pic:cNvPr id="1537873651" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40806,57 +40806,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1609212757" name="Picture">
+                  <wp:docPr id="1154807049" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1609212757" name="Picture"/>
+                          <pic:cNvPr id="1154807049" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41985,57 +41985,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="649152634" name="Picture">
+                  <wp:docPr id="553573958" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="649152634" name="Picture"/>
+                          <pic:cNvPr id="553573958" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42065,57 +42065,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="492426674" name="Picture">
+                  <wp:docPr id="1128215487" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="492426674" name="Picture"/>
+                          <pic:cNvPr id="1128215487" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42553,57 +42553,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2071745108" name="Picture">
+                  <wp:docPr id="1028371459" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2071745108" name="Picture"/>
+                          <pic:cNvPr id="1028371459" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>