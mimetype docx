--- v0 (2026-08-17)
+++ v1 (2026-10-10)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1133715345" name="Picture">
+                  <wp:docPr id="995056261" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1133715345" name="Picture"/>
+                          <pic:cNvPr id="995056261" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1959596289" name="Picture">
+                  <wp:docPr id="1997816405" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1959596289" name="Picture"/>
+                          <pic:cNvPr id="1997816405" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1110463540" name="Picture">
+                        <wp:docPr id="1281722185" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1110463540" name="Picture"/>
+                                <pic:cNvPr id="1281722185" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1751548069" name="Picture">
+                  <wp:docPr id="621023740" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1751548069" name="Picture"/>
+                          <pic:cNvPr id="621023740" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1312023110" name="Picture">
+                  <wp:docPr id="1353368360" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1312023110" name="Picture"/>
+                          <pic:cNvPr id="1353368360" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="997620437" name="Picture">
+                  <wp:docPr id="867155149" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="997620437" name="Picture"/>
+                          <pic:cNvPr id="867155149" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="730745519" name="Picture">
+                  <wp:docPr id="2092405240" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="730745519" name="Picture"/>
+                          <pic:cNvPr id="2092405240" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1151437392" name="Picture">
+                  <wp:docPr id="714129874" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1151437392" name="Picture"/>
+                          <pic:cNvPr id="714129874" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1170373265" name="Picture">
+                        <wp:docPr id="1563190656" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1170373265" name="Picture"/>
+                                <pic:cNvPr id="1563190656" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="141100009" name="Picture">
+                        <wp:docPr id="1172561421" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="141100009" name="Picture"/>
+                                <pic:cNvPr id="1172561421" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1377362231" name="Picture">
+                        <wp:docPr id="433576438" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1377362231" name="Picture"/>
+                                <pic:cNvPr id="433576438" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1712867683" name="Picture">
+                        <wp:docPr id="1574533367" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1712867683" name="Picture"/>
+                                <pic:cNvPr id="1574533367" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="82814076" name="Picture">
+                        <wp:docPr id="1716209680" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="82814076" name="Picture"/>
+                                <pic:cNvPr id="1716209680" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="669333012" name="Picture">
+                        <wp:docPr id="539616649" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="669333012" name="Picture"/>
+                                <pic:cNvPr id="539616649" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1173815634" name="Picture">
+                        <wp:docPr id="18598902" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1173815634" name="Picture"/>
+                                <pic:cNvPr id="18598902" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1979965457" name="Picture">
+                        <wp:docPr id="1162784527" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1979965457" name="Picture"/>
+                                <pic:cNvPr id="1162784527" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="960543738" name="Picture">
+                        <wp:docPr id="2135502417" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="960543738" name="Picture"/>
+                                <pic:cNvPr id="2135502417" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1801868939" name="Picture">
+                        <wp:docPr id="1917544930" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1801868939" name="Picture"/>
+                                <pic:cNvPr id="1917544930" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1680490514" name="Picture">
+                        <wp:docPr id="1689021356" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1680490514" name="Picture"/>
+                                <pic:cNvPr id="1689021356" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="858286692" name="Picture">
+                        <wp:docPr id="268471346" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="858286692" name="Picture"/>
+                                <pic:cNvPr id="268471346" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1578970338" name="Picture">
+                        <wp:docPr id="1558549350" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1578970338" name="Picture"/>
+                                <pic:cNvPr id="1558549350" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="440340126" name="Picture">
+                        <wp:docPr id="52985456" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="440340126" name="Picture"/>
+                                <pic:cNvPr id="52985456" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="278972094" name="Picture">
+                        <wp:docPr id="1736354234" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="278972094" name="Picture"/>
+                                <pic:cNvPr id="1736354234" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1945866549" name="Picture">
+                  <wp:docPr id="922273920" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1945866549" name="Picture"/>
+                          <pic:cNvPr id="922273920" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="354374370" name="Picture">
+                  <wp:docPr id="611114319" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="354374370" name="Picture"/>
+                          <pic:cNvPr id="611114319" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="408966304" name="Picture">
+                  <wp:docPr id="1128103789" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="408966304" name="Picture"/>
+                          <pic:cNvPr id="1128103789" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="454347246" name="Picture">
+                  <wp:docPr id="44232198" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="454347246" name="Picture"/>
+                          <pic:cNvPr id="44232198" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2124125933" name="Picture">
+                  <wp:docPr id="1533086170" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2124125933" name="Picture"/>
+                          <pic:cNvPr id="1533086170" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1002490325" name="Picture">
+                  <wp:docPr id="1069543213" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1002490325" name="Picture"/>
+                          <pic:cNvPr id="1069543213" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="702947734" name="Picture">
+                        <wp:docPr id="152107093" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="702947734" name="Picture"/>
+                                <pic:cNvPr id="152107093" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="189156516" name="Picture">
+                  <wp:docPr id="2063837839" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="189156516" name="Picture"/>
+                          <pic:cNvPr id="2063837839" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="430203699" name="Picture">
+                  <wp:docPr id="1250961079" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="430203699" name="Picture"/>
+                          <pic:cNvPr id="1250961079" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="22416128" name="Picture">
+                  <wp:docPr id="1154264544" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="22416128" name="Picture"/>
+                          <pic:cNvPr id="1154264544" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="72703165" name="Picture">
+                  <wp:docPr id="977504320" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="72703165" name="Picture"/>
+                          <pic:cNvPr id="977504320" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1180099707" name="Picture">
+                  <wp:docPr id="1091987003" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1180099707" name="Picture"/>
+                          <pic:cNvPr id="1091987003" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="560126374" name="Picture">
+                  <wp:docPr id="1910046176" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="560126374" name="Picture"/>
+                          <pic:cNvPr id="1910046176" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1921667395" name="Picture">
+                        <wp:docPr id="1093138401" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1921667395" name="Picture"/>
+                                <pic:cNvPr id="1093138401" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24959,57 +24959,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1726197055" name="Picture">
+                  <wp:docPr id="411277440" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1726197055" name="Picture"/>
+                          <pic:cNvPr id="411277440" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25048,57 +25048,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="371613657" name="Picture">
+                  <wp:docPr id="808811199" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="371613657" name="Picture"/>
+                          <pic:cNvPr id="808811199" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25728,57 +25728,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1141889117" name="Picture">
+                  <wp:docPr id="1438588550" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1141889117" name="Picture"/>
+                          <pic:cNvPr id="1438588550" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26789,57 +26789,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="119744699" name="Picture">
+                  <wp:docPr id="43460422" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="119744699" name="Picture"/>
+                          <pic:cNvPr id="43460422" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_37.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26892,57 +26892,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1059027130" name="Picture">
+                  <wp:docPr id="868426055" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1059027130" name="Picture"/>
+                          <pic:cNvPr id="868426055" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28350,57 +28350,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1406490060" name="Picture">
+                  <wp:docPr id="1686668767" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1406490060" name="Picture"/>
+                          <pic:cNvPr id="1686668767" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_36.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29547,57 +29547,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1547686245" name="Picture">
+                        <wp:docPr id="1141367835" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1547686245" name="Picture"/>
+                                <pic:cNvPr id="1141367835" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32314,57 +32314,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1800743685" name="Picture">
+                  <wp:docPr id="1882636640" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1800743685" name="Picture"/>
+                          <pic:cNvPr id="1882636640" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32403,57 +32403,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="826072192" name="Picture">
+                  <wp:docPr id="381376331" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="826072192" name="Picture"/>
+                          <pic:cNvPr id="381376331" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33047,57 +33047,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="321554235" name="Picture">
+                  <wp:docPr id="1835486907" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="321554235" name="Picture"/>
+                          <pic:cNvPr id="1835486907" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34045,57 +34045,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="538759297" name="Picture">
+                  <wp:docPr id="1296394467" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="538759297" name="Picture"/>
+                          <pic:cNvPr id="1296394467" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34148,57 +34148,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1462275195" name="Picture">
+                  <wp:docPr id="1070835150" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1462275195" name="Picture"/>
+                          <pic:cNvPr id="1070835150" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35525,57 +35525,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="814894760" name="Picture">
+                  <wp:docPr id="115117858" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="814894760" name="Picture"/>
+                          <pic:cNvPr id="115117858" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36668,57 +36668,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1339037919" name="Picture">
+                        <wp:docPr id="399691993" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1339037919" name="Picture"/>
+                                <pic:cNvPr id="399691993" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38036,57 +38036,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1941895625" name="Picture">
+                  <wp:docPr id="1015020103" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1941895625" name="Picture"/>
+                          <pic:cNvPr id="1015020103" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38125,57 +38125,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1013387649" name="Picture">
+                  <wp:docPr id="1026203913" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1013387649" name="Picture"/>
+                          <pic:cNvPr id="1026203913" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38757,57 +38757,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2121541486" name="Picture">
+                  <wp:docPr id="1738633018" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2121541486" name="Picture"/>
+                          <pic:cNvPr id="1738633018" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39701,57 +39701,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="618901937" name="Picture">
+                  <wp:docPr id="1861827382" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="618901937" name="Picture"/>
+                          <pic:cNvPr id="1861827382" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39813,57 +39813,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1465365770" name="Picture">
+                  <wp:docPr id="273410937" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1465365770" name="Picture"/>
+                          <pic:cNvPr id="273410937" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41472,57 +41472,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1339846428" name="Picture">
+                  <wp:docPr id="361731177" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1339846428" name="Picture"/>
+                          <pic:cNvPr id="361731177" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42651,57 +42651,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="545240866" name="Picture">
+                  <wp:docPr id="811094820" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="545240866" name="Picture"/>
+                          <pic:cNvPr id="811094820" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42731,57 +42731,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2138165986" name="Picture">
+                  <wp:docPr id="1517775446" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2138165986" name="Picture"/>
+                          <pic:cNvPr id="1517775446" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43219,57 +43219,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="305882355" name="Picture">
+                  <wp:docPr id="1333388392" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="305882355" name="Picture"/>
+                          <pic:cNvPr id="1333388392" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>