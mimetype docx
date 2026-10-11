--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="421718886" name="Picture">
+                  <wp:docPr id="533060193" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="421718886" name="Picture"/>
+                          <pic:cNvPr id="533060193" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="144193511" name="Picture">
+                  <wp:docPr id="1044187474" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="144193511" name="Picture"/>
+                          <pic:cNvPr id="1044187474" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="923284529" name="Picture">
+                        <wp:docPr id="1727801770" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="923284529" name="Picture"/>
+                                <pic:cNvPr id="1727801770" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="585096127" name="Picture">
+                  <wp:docPr id="1793231224" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="585096127" name="Picture"/>
+                          <pic:cNvPr id="1793231224" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="254990303" name="Picture">
+                  <wp:docPr id="1127740329" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="254990303" name="Picture"/>
+                          <pic:cNvPr id="1127740329" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="666707221" name="Picture">
+                  <wp:docPr id="1460557443" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="666707221" name="Picture"/>
+                          <pic:cNvPr id="1460557443" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="196220145" name="Picture">
+                  <wp:docPr id="427924713" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="196220145" name="Picture"/>
+                          <pic:cNvPr id="427924713" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="790475785" name="Picture">
+                  <wp:docPr id="2085531001" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="790475785" name="Picture"/>
+                          <pic:cNvPr id="2085531001" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="152622858" name="Picture">
+                        <wp:docPr id="598973399" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="152622858" name="Picture"/>
+                                <pic:cNvPr id="598973399" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="957681758" name="Picture">
+                        <wp:docPr id="1467793110" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="957681758" name="Picture"/>
+                                <pic:cNvPr id="1467793110" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1502051118" name="Picture">
+                        <wp:docPr id="1912040811" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1502051118" name="Picture"/>
+                                <pic:cNvPr id="1912040811" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1485057924" name="Picture">
+                        <wp:docPr id="194066690" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1485057924" name="Picture"/>
+                                <pic:cNvPr id="194066690" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1274103283" name="Picture">
+                        <wp:docPr id="1704276691" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1274103283" name="Picture"/>
+                                <pic:cNvPr id="1704276691" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="323621731" name="Picture">
+                        <wp:docPr id="610474994" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="323621731" name="Picture"/>
+                                <pic:cNvPr id="610474994" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1238524587" name="Picture">
+                        <wp:docPr id="207789463" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1238524587" name="Picture"/>
+                                <pic:cNvPr id="207789463" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1155526264" name="Picture">
+                        <wp:docPr id="1819102902" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1155526264" name="Picture"/>
+                                <pic:cNvPr id="1819102902" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="323717571" name="Picture">
+                        <wp:docPr id="1900799235" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="323717571" name="Picture"/>
+                                <pic:cNvPr id="1900799235" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10188,57 +10188,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="582784787" name="Picture">
+                        <wp:docPr id="846092906" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="582784787" name="Picture"/>
+                                <pic:cNvPr id="846092906" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10535,57 +10535,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1541976424" name="Picture">
+                        <wp:docPr id="397593343" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1541976424" name="Picture"/>
+                                <pic:cNvPr id="397593343" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10981,57 +10981,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="249525039" name="Picture">
+                        <wp:docPr id="25162044" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="249525039" name="Picture"/>
+                                <pic:cNvPr id="25162044" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1378050222" name="Picture">
+                        <wp:docPr id="993937554" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1378050222" name="Picture"/>
+                                <pic:cNvPr id="993937554" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1034910647" name="Picture">
+                        <wp:docPr id="693656144" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1034910647" name="Picture"/>
+                                <pic:cNvPr id="693656144" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1178338687" name="Picture">
+                        <wp:docPr id="511449356" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1178338687" name="Picture"/>
+                                <pic:cNvPr id="511449356" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1044680671" name="Picture">
+                  <wp:docPr id="2002140557" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1044680671" name="Picture"/>
+                          <pic:cNvPr id="2002140557" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1928029306" name="Picture">
+                  <wp:docPr id="1527859465" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1928029306" name="Picture"/>
+                          <pic:cNvPr id="1527859465" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1967154964" name="Picture">
+                  <wp:docPr id="1660825560" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1967154964" name="Picture"/>
+                          <pic:cNvPr id="1660825560" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="639386157" name="Picture">
+                  <wp:docPr id="455771472" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="639386157" name="Picture"/>
+                          <pic:cNvPr id="455771472" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="59148462" name="Picture">
+                  <wp:docPr id="734190536" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="59148462" name="Picture"/>
+                          <pic:cNvPr id="734190536" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16716,57 +16716,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1577405555" name="Picture">
+                  <wp:docPr id="1896965945" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1577405555" name="Picture"/>
+                          <pic:cNvPr id="1896965945" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17859,57 +17859,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="546485468" name="Picture">
+                        <wp:docPr id="171593131" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="546485468" name="Picture"/>
+                                <pic:cNvPr id="171593131" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19227,57 +19227,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1756330559" name="Picture">
+                  <wp:docPr id="285484178" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1756330559" name="Picture"/>
+                          <pic:cNvPr id="285484178" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19316,57 +19316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1571690402" name="Picture">
+                  <wp:docPr id="1225483276" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1571690402" name="Picture"/>
+                          <pic:cNvPr id="1225483276" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19948,57 +19948,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="323261499" name="Picture">
+                  <wp:docPr id="1659145783" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="323261499" name="Picture"/>
+                          <pic:cNvPr id="1659145783" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20892,57 +20892,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="899004826" name="Picture">
+                  <wp:docPr id="1487562918" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="899004826" name="Picture"/>
+                          <pic:cNvPr id="1487562918" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20995,57 +20995,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="749189291" name="Picture">
+                  <wp:docPr id="1860858192" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="749189291" name="Picture"/>
+                          <pic:cNvPr id="1860858192" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22333,57 +22333,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1138517410" name="Picture">
+                  <wp:docPr id="335984060" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1138517410" name="Picture"/>
+                          <pic:cNvPr id="335984060" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23471,57 +23471,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1386676454" name="Picture">
+                  <wp:docPr id="983377302" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1386676454" name="Picture"/>
+                          <pic:cNvPr id="983377302" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23560,57 +23560,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="403185024" name="Picture">
+                  <wp:docPr id="1365160639" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="403185024" name="Picture"/>
+                          <pic:cNvPr id="1365160639" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24204,57 +24204,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="953784918" name="Picture">
+                  <wp:docPr id="1892963965" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="953784918" name="Picture"/>
+                          <pic:cNvPr id="1892963965" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25202,57 +25202,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2133385536" name="Picture">
+                  <wp:docPr id="2125127366" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2133385536" name="Picture"/>
+                          <pic:cNvPr id="2125127366" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25305,57 +25305,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1612180973" name="Picture">
+                  <wp:docPr id="461616898" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1612180973" name="Picture"/>
+                          <pic:cNvPr id="461616898" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26682,57 +26682,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2027554247" name="Picture">
+                  <wp:docPr id="1625102728" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2027554247" name="Picture"/>
+                          <pic:cNvPr id="1625102728" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27825,57 +27825,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2120863272" name="Picture">
+                        <wp:docPr id="1431609888" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2120863272" name="Picture"/>
+                                <pic:cNvPr id="1431609888" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -29214,57 +29214,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="515704122" name="Picture">
+                  <wp:docPr id="1057385453" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="515704122" name="Picture"/>
+                          <pic:cNvPr id="1057385453" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29303,57 +29303,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="286503356" name="Picture">
+                  <wp:docPr id="646105037" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="286503356" name="Picture"/>
+                          <pic:cNvPr id="646105037" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29947,57 +29947,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="557524280" name="Picture">
+                  <wp:docPr id="1446454431" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="557524280" name="Picture"/>
+                          <pic:cNvPr id="1446454431" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30945,57 +30945,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="124251946" name="Picture">
+                  <wp:docPr id="90065315" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="124251946" name="Picture"/>
+                          <pic:cNvPr id="90065315" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_16.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31048,57 +31048,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="379765423" name="Picture">
+                  <wp:docPr id="410534180" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="379765423" name="Picture"/>
+                          <pic:cNvPr id="410534180" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32424,57 +32424,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2984500" cy="1358900"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="593113961" name="Picture">
+                  <wp:docPr id="1488631275" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="593113961" name="Picture"/>
+                          <pic:cNvPr id="1488631275" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_15.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="851" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2984500" cy="1358900"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34707,57 +34707,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1812976399" name="Picture">
+                  <wp:docPr id="9094689" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1812976399" name="Picture"/>
+                          <pic:cNvPr id="9094689" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34796,57 +34796,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="515667100" name="Picture">
+                  <wp:docPr id="227687990" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="515667100" name="Picture"/>
+                          <pic:cNvPr id="227687990" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35428,57 +35428,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1422641358" name="Picture">
+                  <wp:docPr id="49917259" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1422641358" name="Picture"/>
+                          <pic:cNvPr id="49917259" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36372,57 +36372,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2035453755" name="Picture">
+                  <wp:docPr id="643256253" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2035453755" name="Picture"/>
+                          <pic:cNvPr id="643256253" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36484,57 +36484,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1312769487" name="Picture">
+                  <wp:docPr id="948597368" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1312769487" name="Picture"/>
+                          <pic:cNvPr id="948597368" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38143,57 +38143,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="463077906" name="Picture">
+                  <wp:docPr id="854981449" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="463077906" name="Picture"/>
+                          <pic:cNvPr id="854981449" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39312,57 +39312,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1808603537" name="Picture">
+                  <wp:docPr id="446208825" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1808603537" name="Picture"/>
+                          <pic:cNvPr id="446208825" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39392,57 +39392,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="35644938" name="Picture">
+                  <wp:docPr id="1549428815" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="35644938" name="Picture"/>
+                          <pic:cNvPr id="1549428815" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39871,57 +39871,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1408052905" name="Picture">
+                  <wp:docPr id="1574149223" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1408052905" name="Picture"/>
+                          <pic:cNvPr id="1574149223" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41666,57 +41666,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1305745743" name="Picture">
+                  <wp:docPr id="753742544" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1305745743" name="Picture"/>
+                          <pic:cNvPr id="753742544" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41746,57 +41746,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1563467728" name="Picture">
+                  <wp:docPr id="1260736147" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1563467728" name="Picture"/>
+                          <pic:cNvPr id="1260736147" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42234,57 +42234,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="983831926" name="Picture">
+                  <wp:docPr id="653109429" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="983831926" name="Picture"/>
+                          <pic:cNvPr id="653109429" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>