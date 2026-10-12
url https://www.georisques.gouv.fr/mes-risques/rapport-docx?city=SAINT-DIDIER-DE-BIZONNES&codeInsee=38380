--- v0 (2026-08-19)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="18840271" name="Picture">
+                  <wp:docPr id="1740273745" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="18840271" name="Picture"/>
+                          <pic:cNvPr id="1740273745" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="278157507" name="Picture">
+                  <wp:docPr id="619239303" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="278157507" name="Picture"/>
+                          <pic:cNvPr id="619239303" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1964109227" name="Picture">
+                        <wp:docPr id="1136978550" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1964109227" name="Picture"/>
+                                <pic:cNvPr id="1136978550" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1204470927" name="Picture">
+                  <wp:docPr id="90785391" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1204470927" name="Picture"/>
+                          <pic:cNvPr id="90785391" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1751673255" name="Picture">
+                  <wp:docPr id="799443220" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1751673255" name="Picture"/>
+                          <pic:cNvPr id="799443220" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1476454961" name="Picture">
+                  <wp:docPr id="755016569" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1476454961" name="Picture"/>
+                          <pic:cNvPr id="755016569" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="913251547" name="Picture">
+                  <wp:docPr id="532457057" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="913251547" name="Picture"/>
+                          <pic:cNvPr id="532457057" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1151690087" name="Picture">
+                  <wp:docPr id="703609586" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1151690087" name="Picture"/>
+                          <pic:cNvPr id="703609586" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="945840233" name="Picture">
+                        <wp:docPr id="31590327" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="945840233" name="Picture"/>
+                                <pic:cNvPr id="31590327" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1998364767" name="Picture">
+                        <wp:docPr id="1379640865" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1998364767" name="Picture"/>
+                                <pic:cNvPr id="1379640865" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="882225550" name="Picture">
+                        <wp:docPr id="562085046" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="882225550" name="Picture"/>
+                                <pic:cNvPr id="562085046" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="15147538" name="Picture">
+                        <wp:docPr id="777020625" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="15147538" name="Picture"/>
+                                <pic:cNvPr id="777020625" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1964641319" name="Picture">
+                        <wp:docPr id="975352912" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1964641319" name="Picture"/>
+                                <pic:cNvPr id="975352912" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1683798067" name="Picture">
+                        <wp:docPr id="134582964" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1683798067" name="Picture"/>
+                                <pic:cNvPr id="134582964" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2035847892" name="Picture">
+                        <wp:docPr id="335212133" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2035847892" name="Picture"/>
+                                <pic:cNvPr id="335212133" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="170303556" name="Picture">
+                        <wp:docPr id="463580736" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="170303556" name="Picture"/>
+                                <pic:cNvPr id="463580736" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="718873766" name="Picture">
+                        <wp:docPr id="952492403" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="718873766" name="Picture"/>
+                                <pic:cNvPr id="952492403" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="411014014" name="Picture">
+                        <wp:docPr id="322759221" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="411014014" name="Picture"/>
+                                <pic:cNvPr id="322759221" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1481489296" name="Picture">
+                        <wp:docPr id="1034186052" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1481489296" name="Picture"/>
+                                <pic:cNvPr id="1034186052" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1748759550" name="Picture">
+                        <wp:docPr id="1345320148" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1748759550" name="Picture"/>
+                                <pic:cNvPr id="1345320148" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1397135437" name="Picture">
+                        <wp:docPr id="1822629575" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1397135437" name="Picture"/>
+                                <pic:cNvPr id="1822629575" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="384438774" name="Picture">
+                        <wp:docPr id="1940823567" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="384438774" name="Picture"/>
+                                <pic:cNvPr id="1940823567" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="30136633" name="Picture">
+                        <wp:docPr id="396060321" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="30136633" name="Picture"/>
+                                <pic:cNvPr id="396060321" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13287,57 +13287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="173072085" name="Picture">
+                  <wp:docPr id="493090414" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="173072085" name="Picture"/>
+                          <pic:cNvPr id="493090414" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13376,57 +13376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="651948247" name="Picture">
+                  <wp:docPr id="1798548911" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="651948247" name="Picture"/>
+                          <pic:cNvPr id="1798548911" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14020,57 +14020,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="147964070" name="Picture">
+                  <wp:docPr id="1536301516" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="147964070" name="Picture"/>
+                          <pic:cNvPr id="1536301516" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15248,57 +15248,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="361416492" name="Picture">
+                  <wp:docPr id="502127003" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="361416492" name="Picture"/>
+                          <pic:cNvPr id="502127003" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15351,57 +15351,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1166497976" name="Picture">
+                  <wp:docPr id="463499344" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1166497976" name="Picture"/>
+                          <pic:cNvPr id="463499344" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16730,57 +16730,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="245466586" name="Picture">
+                  <wp:docPr id="957488536" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="245466586" name="Picture"/>
+                          <pic:cNvPr id="957488536" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17855,57 +17855,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1133414161" name="Picture">
+                        <wp:docPr id="954675296" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1133414161" name="Picture"/>
+                                <pic:cNvPr id="954675296" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19208,57 +19208,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="792616517" name="Picture">
+                  <wp:docPr id="679416645" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="792616517" name="Picture"/>
+                          <pic:cNvPr id="679416645" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19297,57 +19297,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="426033363" name="Picture">
+                  <wp:docPr id="1664475664" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="426033363" name="Picture"/>
+                          <pic:cNvPr id="1664475664" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19941,57 +19941,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="778398433" name="Picture">
+                  <wp:docPr id="1657842214" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="778398433" name="Picture"/>
+                          <pic:cNvPr id="1657842214" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20939,57 +20939,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="271555209" name="Picture">
+                  <wp:docPr id="1288287107" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="271555209" name="Picture"/>
+                          <pic:cNvPr id="1288287107" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21042,57 +21042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1551604769" name="Picture">
+                  <wp:docPr id="527696746" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1551604769" name="Picture"/>
+                          <pic:cNvPr id="527696746" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22423,57 +22423,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1380954148" name="Picture">
+                  <wp:docPr id="1764812806" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1380954148" name="Picture"/>
+                          <pic:cNvPr id="1764812806" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23585,57 +23585,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1215652953" name="Picture">
+                        <wp:docPr id="183025239" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1215652953" name="Picture"/>
+                                <pic:cNvPr id="183025239" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24560,57 +24560,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1496599972" name="Picture">
+                        <wp:docPr id="1977692054" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1496599972" name="Picture"/>
+                                <pic:cNvPr id="1977692054" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25949,57 +25949,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="981511543" name="Picture">
+                  <wp:docPr id="976498043" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="981511543" name="Picture"/>
+                          <pic:cNvPr id="976498043" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26038,57 +26038,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1756111694" name="Picture">
+                  <wp:docPr id="767237942" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1756111694" name="Picture"/>
+                          <pic:cNvPr id="767237942" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26682,57 +26682,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1123287048" name="Picture">
+                  <wp:docPr id="300434087" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1123287048" name="Picture"/>
+                          <pic:cNvPr id="300434087" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27680,57 +27680,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1704062539" name="Picture">
+                  <wp:docPr id="2012142621" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1704062539" name="Picture"/>
+                          <pic:cNvPr id="2012142621" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27783,57 +27783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="574736874" name="Picture">
+                  <wp:docPr id="1235429663" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="574736874" name="Picture"/>
+                          <pic:cNvPr id="1235429663" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29160,57 +29160,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1890673070" name="Picture">
+                  <wp:docPr id="1780895443" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1890673070" name="Picture"/>
+                          <pic:cNvPr id="1780895443" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30303,57 +30303,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="953634995" name="Picture">
+                        <wp:docPr id="1067433015" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="953634995" name="Picture"/>
+                                <pic:cNvPr id="1067433015" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31664,57 +31664,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1133570582" name="Picture">
+                  <wp:docPr id="1737964993" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1133570582" name="Picture"/>
+                          <pic:cNvPr id="1737964993" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31753,57 +31753,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="431887" name="Picture">
+                  <wp:docPr id="907106267" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="431887" name="Picture"/>
+                          <pic:cNvPr id="907106267" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32397,57 +32397,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2015387712" name="Picture">
+                  <wp:docPr id="1824669699" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2015387712" name="Picture"/>
+                          <pic:cNvPr id="1824669699" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33395,57 +33395,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="201535338" name="Picture">
+                  <wp:docPr id="1835725199" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="201535338" name="Picture"/>
+                          <pic:cNvPr id="1835725199" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33498,57 +33498,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="538486253" name="Picture">
+                  <wp:docPr id="1279559116" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="538486253" name="Picture"/>
+                          <pic:cNvPr id="1279559116" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34875,57 +34875,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1627450478" name="Picture">
+                  <wp:docPr id="2146860273" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1627450478" name="Picture"/>
+                          <pic:cNvPr id="2146860273" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36018,57 +36018,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1026776483" name="Picture">
+                        <wp:docPr id="236992516" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1026776483" name="Picture"/>
+                                <pic:cNvPr id="236992516" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37376,57 +37376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1538700791" name="Picture">
+                  <wp:docPr id="1115540677" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1538700791" name="Picture"/>
+                          <pic:cNvPr id="1115540677" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37465,57 +37465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1336100245" name="Picture">
+                  <wp:docPr id="1926798704" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1336100245" name="Picture"/>
+                          <pic:cNvPr id="1926798704" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38088,57 +38088,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="373414190" name="Picture">
+                  <wp:docPr id="1753151621" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="373414190" name="Picture"/>
+                          <pic:cNvPr id="1753151621" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39005,57 +39005,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1632526729" name="Picture">
+                  <wp:docPr id="227864774" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1632526729" name="Picture"/>
+                          <pic:cNvPr id="227864774" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39108,57 +39108,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1564280055" name="Picture">
+                  <wp:docPr id="1157797914" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1564280055" name="Picture"/>
+                          <pic:cNvPr id="1157797914" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40431,57 +40431,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="203613815" name="Picture">
+                  <wp:docPr id="1593042550" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="203613815" name="Picture"/>
+                          <pic:cNvPr id="1593042550" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41066,57 +41066,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="965558712" name="Picture">
+                  <wp:docPr id="266369018" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="965558712" name="Picture"/>
+                          <pic:cNvPr id="266369018" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41137,57 +41137,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="501479581" name="Picture">
+                  <wp:docPr id="846359304" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="501479581" name="Picture"/>
+                          <pic:cNvPr id="846359304" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41551,57 +41551,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1849046566" name="Picture">
+                  <wp:docPr id="381837994" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1849046566" name="Picture"/>
+                          <pic:cNvPr id="381837994" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>