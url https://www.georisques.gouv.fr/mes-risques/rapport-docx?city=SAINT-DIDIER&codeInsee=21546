--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1943664955" name="Picture">
+                  <wp:docPr id="899107404" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1943664955" name="Picture"/>
+                          <pic:cNvPr id="899107404" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1734979480" name="Picture">
+                  <wp:docPr id="487212069" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1734979480" name="Picture"/>
+                          <pic:cNvPr id="487212069" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="699903041" name="Picture">
+                        <wp:docPr id="1269943345" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="699903041" name="Picture"/>
+                                <pic:cNvPr id="1269943345" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="114179" name="Picture">
+                  <wp:docPr id="108061380" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="114179" name="Picture"/>
+                          <pic:cNvPr id="108061380" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1628353535" name="Picture">
+                  <wp:docPr id="2065028531" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1628353535" name="Picture"/>
+                          <pic:cNvPr id="2065028531" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="455455221" name="Picture">
+                  <wp:docPr id="896321262" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="455455221" name="Picture"/>
+                          <pic:cNvPr id="896321262" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="373979398" name="Picture">
+                  <wp:docPr id="1627772392" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="373979398" name="Picture"/>
+                          <pic:cNvPr id="1627772392" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1029993077" name="Picture">
+                  <wp:docPr id="1114178215" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1029993077" name="Picture"/>
+                          <pic:cNvPr id="1114178215" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1314920830" name="Picture">
+                        <wp:docPr id="302335728" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1314920830" name="Picture"/>
+                                <pic:cNvPr id="302335728" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="110010219" name="Picture">
+                        <wp:docPr id="1373813514" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="110010219" name="Picture"/>
+                                <pic:cNvPr id="1373813514" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1710768927" name="Picture">
+                        <wp:docPr id="883052633" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1710768927" name="Picture"/>
+                                <pic:cNvPr id="883052633" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="152312815" name="Picture">
+                        <wp:docPr id="713953159" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="152312815" name="Picture"/>
+                                <pic:cNvPr id="713953159" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="433815068" name="Picture">
+                        <wp:docPr id="2143971884" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="433815068" name="Picture"/>
+                                <pic:cNvPr id="2143971884" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="614990122" name="Picture">
+                        <wp:docPr id="1032945990" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="614990122" name="Picture"/>
+                                <pic:cNvPr id="1032945990" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="885266408" name="Picture">
+                        <wp:docPr id="1418197879" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="885266408" name="Picture"/>
+                                <pic:cNvPr id="1418197879" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2054085733" name="Picture">
+                        <wp:docPr id="1511908189" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2054085733" name="Picture"/>
+                                <pic:cNvPr id="1511908189" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1494152866" name="Picture">
+                        <wp:docPr id="1558270758" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1494152866" name="Picture"/>
+                                <pic:cNvPr id="1558270758" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="995891438" name="Picture">
+                        <wp:docPr id="328514820" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="995891438" name="Picture"/>
+                                <pic:cNvPr id="328514820" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="366370984" name="Picture">
+                        <wp:docPr id="239666021" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="366370984" name="Picture"/>
+                                <pic:cNvPr id="239666021" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1447395338" name="Picture">
+                        <wp:docPr id="1905132907" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1447395338" name="Picture"/>
+                                <pic:cNvPr id="1905132907" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="789430411" name="Picture">
+                        <wp:docPr id="2119742772" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="789430411" name="Picture"/>
+                                <pic:cNvPr id="2119742772" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="780451407" name="Picture">
+                        <wp:docPr id="850424054" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="780451407" name="Picture"/>
+                                <pic:cNvPr id="850424054" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1446155462" name="Picture">
+                        <wp:docPr id="457169161" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1446155462" name="Picture"/>
+                                <pic:cNvPr id="457169161" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2035113189" name="Picture">
+                  <wp:docPr id="2146241255" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2035113189" name="Picture"/>
+                          <pic:cNvPr id="2146241255" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1508272772" name="Picture">
+                  <wp:docPr id="542967498" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1508272772" name="Picture"/>
+                          <pic:cNvPr id="542967498" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="528905435" name="Picture">
+                  <wp:docPr id="592806997" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="528905435" name="Picture"/>
+                          <pic:cNvPr id="592806997" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2096331258" name="Picture">
+                  <wp:docPr id="1381521522" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2096331258" name="Picture"/>
+                          <pic:cNvPr id="1381521522" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1447451086" name="Picture">
+                  <wp:docPr id="254218246" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1447451086" name="Picture"/>
+                          <pic:cNvPr id="254218246" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="620700662" name="Picture">
+                  <wp:docPr id="1721531855" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="620700662" name="Picture"/>
+                          <pic:cNvPr id="1721531855" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1384073684" name="Picture">
+                        <wp:docPr id="69244571" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1384073684" name="Picture"/>
+                                <pic:cNvPr id="69244571" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1681473611" name="Picture">
+                  <wp:docPr id="976378576" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1681473611" name="Picture"/>
+                          <pic:cNvPr id="976378576" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="318247390" name="Picture">
+                  <wp:docPr id="887957990" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="318247390" name="Picture"/>
+                          <pic:cNvPr id="887957990" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="987876284" name="Picture">
+                  <wp:docPr id="888796590" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="987876284" name="Picture"/>
+                          <pic:cNvPr id="888796590" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="13111579" name="Picture">
+                  <wp:docPr id="1210761977" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="13111579" name="Picture"/>
+                          <pic:cNvPr id="1210761977" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="512806090" name="Picture">
+                  <wp:docPr id="782739988" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="512806090" name="Picture"/>
+                          <pic:cNvPr id="782739988" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1887279840" name="Picture">
+                  <wp:docPr id="2084130835" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1887279840" name="Picture"/>
+                          <pic:cNvPr id="2084130835" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1796841395" name="Picture">
+                        <wp:docPr id="870309812" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1796841395" name="Picture"/>
+                                <pic:cNvPr id="870309812" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24939,57 +24939,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1999614634" name="Picture">
+                  <wp:docPr id="89171988" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1999614634" name="Picture"/>
+                          <pic:cNvPr id="89171988" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25028,57 +25028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1654400704" name="Picture">
+                  <wp:docPr id="759543723" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1654400704" name="Picture"/>
+                          <pic:cNvPr id="759543723" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25672,57 +25672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2070621092" name="Picture">
+                  <wp:docPr id="617916914" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2070621092" name="Picture"/>
+                          <pic:cNvPr id="617916914" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26670,57 +26670,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1839990586" name="Picture">
+                  <wp:docPr id="1581321034" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1839990586" name="Picture"/>
+                          <pic:cNvPr id="1581321034" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26773,57 +26773,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2091678706" name="Picture">
+                  <wp:docPr id="1019342386" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2091678706" name="Picture"/>
+                          <pic:cNvPr id="1019342386" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28150,57 +28150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1750575330" name="Picture">
+                  <wp:docPr id="1287805660" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1750575330" name="Picture"/>
+                          <pic:cNvPr id="1287805660" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29293,57 +29293,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1379786710" name="Picture">
+                        <wp:docPr id="1406448579" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1379786710" name="Picture"/>
+                                <pic:cNvPr id="1406448579" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30654,57 +30654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="125337035" name="Picture">
+                  <wp:docPr id="220075999" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="125337035" name="Picture"/>
+                          <pic:cNvPr id="220075999" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30743,57 +30743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="688000112" name="Picture">
+                  <wp:docPr id="2126832313" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="688000112" name="Picture"/>
+                          <pic:cNvPr id="2126832313" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31387,57 +31387,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1354717359" name="Picture">
+                  <wp:docPr id="2010317113" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1354717359" name="Picture"/>
+                          <pic:cNvPr id="2010317113" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32385,57 +32385,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1346449851" name="Picture">
+                  <wp:docPr id="879454136" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1346449851" name="Picture"/>
+                          <pic:cNvPr id="879454136" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32488,57 +32488,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1113007995" name="Picture">
+                  <wp:docPr id="443933062" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1113007995" name="Picture"/>
+                          <pic:cNvPr id="443933062" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33865,57 +33865,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="134646028" name="Picture">
+                  <wp:docPr id="80962297" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="134646028" name="Picture"/>
+                          <pic:cNvPr id="80962297" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35008,57 +35008,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1896083559" name="Picture">
+                        <wp:docPr id="921537992" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1896083559" name="Picture"/>
+                                <pic:cNvPr id="921537992" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36376,57 +36376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="374878658" name="Picture">
+                  <wp:docPr id="119887486" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="374878658" name="Picture"/>
+                          <pic:cNvPr id="119887486" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36465,57 +36465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2016832422" name="Picture">
+                  <wp:docPr id="1568409759" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2016832422" name="Picture"/>
+                          <pic:cNvPr id="1568409759" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37097,57 +37097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1062011227" name="Picture">
+                  <wp:docPr id="1140742835" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1062011227" name="Picture"/>
+                          <pic:cNvPr id="1140742835" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38041,57 +38041,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1296711647" name="Picture">
+                  <wp:docPr id="102404226" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1296711647" name="Picture"/>
+                          <pic:cNvPr id="102404226" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38153,57 +38153,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1934399905" name="Picture">
+                  <wp:docPr id="754892341" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1934399905" name="Picture"/>
+                          <pic:cNvPr id="754892341" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39812,57 +39812,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="766804410" name="Picture">
+                  <wp:docPr id="1303093331" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="766804410" name="Picture"/>
+                          <pic:cNvPr id="1303093331" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40991,57 +40991,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="166466676" name="Picture">
+                  <wp:docPr id="1571946811" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="166466676" name="Picture"/>
+                          <pic:cNvPr id="1571946811" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41071,57 +41071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="638321075" name="Picture">
+                  <wp:docPr id="600888921" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="638321075" name="Picture"/>
+                          <pic:cNvPr id="600888921" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41559,57 +41559,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="128494782" name="Picture">
+                  <wp:docPr id="23413753" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="128494782" name="Picture"/>
+                          <pic:cNvPr id="23413753" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>