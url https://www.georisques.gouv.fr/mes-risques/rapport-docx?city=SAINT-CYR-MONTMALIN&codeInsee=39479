--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1877670385" name="Picture">
+                  <wp:docPr id="1829231537" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1877670385" name="Picture"/>
+                          <pic:cNvPr id="1829231537" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="412793249" name="Picture">
+                  <wp:docPr id="284554111" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="412793249" name="Picture"/>
+                          <pic:cNvPr id="284554111" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="174254640" name="Picture">
+                        <wp:docPr id="728599823" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="174254640" name="Picture"/>
+                                <pic:cNvPr id="728599823" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="313295393" name="Picture">
+                  <wp:docPr id="871820282" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="313295393" name="Picture"/>
+                          <pic:cNvPr id="871820282" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="50337468" name="Picture">
+                  <wp:docPr id="603325959" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="50337468" name="Picture"/>
+                          <pic:cNvPr id="603325959" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="286396233" name="Picture">
+                  <wp:docPr id="1407218768" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="286396233" name="Picture"/>
+                          <pic:cNvPr id="1407218768" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1591849332" name="Picture">
+                  <wp:docPr id="1003303249" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1591849332" name="Picture"/>
+                          <pic:cNvPr id="1003303249" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1118333340" name="Picture">
+                  <wp:docPr id="97011765" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1118333340" name="Picture"/>
+                          <pic:cNvPr id="97011765" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1858265437" name="Picture">
+                        <wp:docPr id="1733431120" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1858265437" name="Picture"/>
+                                <pic:cNvPr id="1733431120" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="636799382" name="Picture">
+                        <wp:docPr id="1357476788" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="636799382" name="Picture"/>
+                                <pic:cNvPr id="1357476788" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="788813219" name="Picture">
+                        <wp:docPr id="1102525763" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="788813219" name="Picture"/>
+                                <pic:cNvPr id="1102525763" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="335701793" name="Picture">
+                        <wp:docPr id="677638861" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="335701793" name="Picture"/>
+                                <pic:cNvPr id="677638861" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2079245875" name="Picture">
+                        <wp:docPr id="1692711558" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2079245875" name="Picture"/>
+                                <pic:cNvPr id="1692711558" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1047654849" name="Picture">
+                        <wp:docPr id="2044386118" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1047654849" name="Picture"/>
+                                <pic:cNvPr id="2044386118" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="349474942" name="Picture">
+                        <wp:docPr id="839901834" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="349474942" name="Picture"/>
+                                <pic:cNvPr id="839901834" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1480238554" name="Picture">
+                        <wp:docPr id="852611066" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1480238554" name="Picture"/>
+                                <pic:cNvPr id="852611066" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1201611031" name="Picture">
+                        <wp:docPr id="1173296182" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1201611031" name="Picture"/>
+                                <pic:cNvPr id="1173296182" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1434055991" name="Picture">
+                        <wp:docPr id="1397530092" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1434055991" name="Picture"/>
+                                <pic:cNvPr id="1397530092" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1461959192" name="Picture">
+                        <wp:docPr id="325438612" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1461959192" name="Picture"/>
+                                <pic:cNvPr id="325438612" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1468400864" name="Picture">
+                        <wp:docPr id="575067603" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1468400864" name="Picture"/>
+                                <pic:cNvPr id="575067603" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1430582360" name="Picture">
+                        <wp:docPr id="512442322" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1430582360" name="Picture"/>
+                                <pic:cNvPr id="512442322" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="986870895" name="Picture">
+                        <wp:docPr id="1394507204" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="986870895" name="Picture"/>
+                                <pic:cNvPr id="1394507204" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="88593502" name="Picture">
+                        <wp:docPr id="1204316390" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="88593502" name="Picture"/>
+                                <pic:cNvPr id="1204316390" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="806806719" name="Picture">
+                  <wp:docPr id="828586489" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="806806719" name="Picture"/>
+                          <pic:cNvPr id="828586489" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1824438589" name="Picture">
+                  <wp:docPr id="1642879877" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1824438589" name="Picture"/>
+                          <pic:cNvPr id="1642879877" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="819933720" name="Picture">
+                  <wp:docPr id="125955223" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="819933720" name="Picture"/>
+                          <pic:cNvPr id="125955223" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2000278478" name="Picture">
+                  <wp:docPr id="1468241019" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2000278478" name="Picture"/>
+                          <pic:cNvPr id="1468241019" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="572262882" name="Picture">
+                  <wp:docPr id="2028965166" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="572262882" name="Picture"/>
+                          <pic:cNvPr id="2028965166" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1072221708" name="Picture">
+                  <wp:docPr id="93073819" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1072221708" name="Picture"/>
+                          <pic:cNvPr id="93073819" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="706333317" name="Picture">
+                        <wp:docPr id="1201937938" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="706333317" name="Picture"/>
+                                <pic:cNvPr id="1201937938" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1524145371" name="Picture">
+                  <wp:docPr id="83762385" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1524145371" name="Picture"/>
+                          <pic:cNvPr id="83762385" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="869889929" name="Picture">
+                  <wp:docPr id="1093741111" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="869889929" name="Picture"/>
+                          <pic:cNvPr id="1093741111" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1475403413" name="Picture">
+                  <wp:docPr id="646117517" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1475403413" name="Picture"/>
+                          <pic:cNvPr id="646117517" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="549150265" name="Picture">
+                  <wp:docPr id="1126095089" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="549150265" name="Picture"/>
+                          <pic:cNvPr id="1126095089" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="991799388" name="Picture">
+                  <wp:docPr id="1223706214" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="991799388" name="Picture"/>
+                          <pic:cNvPr id="1223706214" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="75518066" name="Picture">
+                  <wp:docPr id="1600481073" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="75518066" name="Picture"/>
+                          <pic:cNvPr id="1600481073" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1428419616" name="Picture">
+                        <wp:docPr id="723559879" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1428419616" name="Picture"/>
+                                <pic:cNvPr id="723559879" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2141172159" name="Picture">
+                        <wp:docPr id="1678337398" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2141172159" name="Picture"/>
+                                <pic:cNvPr id="1678337398" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25953,57 +25953,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="967262201" name="Picture">
+                  <wp:docPr id="1282896410" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="967262201" name="Picture"/>
+                          <pic:cNvPr id="1282896410" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26042,57 +26042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="598856353" name="Picture">
+                  <wp:docPr id="840656702" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="598856353" name="Picture"/>
+                          <pic:cNvPr id="840656702" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26722,57 +26722,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="959701218" name="Picture">
+                  <wp:docPr id="214173967" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="959701218" name="Picture"/>
+                          <pic:cNvPr id="214173967" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27783,57 +27783,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="884421930" name="Picture">
+                  <wp:docPr id="1035054670" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="884421930" name="Picture"/>
+                          <pic:cNvPr id="1035054670" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_41.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27886,57 +27886,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="376347809" name="Picture">
+                  <wp:docPr id="276581255" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="376347809" name="Picture"/>
+                          <pic:cNvPr id="276581255" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29344,57 +29344,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="510480959" name="Picture">
+                  <wp:docPr id="646943152" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="510480959" name="Picture"/>
+                          <pic:cNvPr id="646943152" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_40.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30541,57 +30541,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1891976505" name="Picture">
+                        <wp:docPr id="1421579423" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1891976505" name="Picture"/>
+                                <pic:cNvPr id="1421579423" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33507,57 +33507,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1516345740" name="Picture">
+                  <wp:docPr id="883952526" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1516345740" name="Picture"/>
+                          <pic:cNvPr id="883952526" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33596,57 +33596,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1966002921" name="Picture">
+                  <wp:docPr id="2112745213" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1966002921" name="Picture"/>
+                          <pic:cNvPr id="2112745213" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34240,57 +34240,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="790146552" name="Picture">
+                  <wp:docPr id="1979351731" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="790146552" name="Picture"/>
+                          <pic:cNvPr id="1979351731" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35238,57 +35238,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="445814442" name="Picture">
+                  <wp:docPr id="904933842" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="445814442" name="Picture"/>
+                          <pic:cNvPr id="904933842" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35341,57 +35341,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1925356446" name="Picture">
+                  <wp:docPr id="1182582777" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1925356446" name="Picture"/>
+                          <pic:cNvPr id="1182582777" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36718,57 +36718,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="436792718" name="Picture">
+                  <wp:docPr id="290431255" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="436792718" name="Picture"/>
+                          <pic:cNvPr id="290431255" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37861,57 +37861,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="695160293" name="Picture">
+                        <wp:docPr id="445211947" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="695160293" name="Picture"/>
+                                <pic:cNvPr id="445211947" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39229,57 +39229,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="486513188" name="Picture">
+                  <wp:docPr id="83123382" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="486513188" name="Picture"/>
+                          <pic:cNvPr id="83123382" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39318,57 +39318,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1336736827" name="Picture">
+                  <wp:docPr id="1426440510" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1336736827" name="Picture"/>
+                          <pic:cNvPr id="1426440510" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39950,57 +39950,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="246793340" name="Picture">
+                  <wp:docPr id="839103090" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="246793340" name="Picture"/>
+                          <pic:cNvPr id="839103090" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40894,57 +40894,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="125609096" name="Picture">
+                  <wp:docPr id="466277931" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="125609096" name="Picture"/>
+                          <pic:cNvPr id="466277931" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41006,57 +41006,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1375144077" name="Picture">
+                  <wp:docPr id="494183665" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1375144077" name="Picture"/>
+                          <pic:cNvPr id="494183665" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42665,57 +42665,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="548882941" name="Picture">
+                  <wp:docPr id="95135491" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="548882941" name="Picture"/>
+                          <pic:cNvPr id="95135491" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43844,57 +43844,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="617706406" name="Picture">
+                  <wp:docPr id="1799932676" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="617706406" name="Picture"/>
+                          <pic:cNvPr id="1799932676" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43924,57 +43924,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="183383152" name="Picture">
+                  <wp:docPr id="952260264" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="183383152" name="Picture"/>
+                          <pic:cNvPr id="952260264" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44412,57 +44412,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="745955556" name="Picture">
+                  <wp:docPr id="1780340440" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="745955556" name="Picture"/>
+                          <pic:cNvPr id="1780340440" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>