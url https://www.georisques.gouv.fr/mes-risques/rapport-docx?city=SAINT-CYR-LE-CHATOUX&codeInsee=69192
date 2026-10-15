--- v0 (2026-08-18)
+++ v1 (2026-10-15)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1454903572" name="Picture">
+                  <wp:docPr id="194977107" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1454903572" name="Picture"/>
+                          <pic:cNvPr id="194977107" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1513149375" name="Picture">
+                  <wp:docPr id="1077812061" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1513149375" name="Picture"/>
+                          <pic:cNvPr id="1077812061" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2103063479" name="Picture">
+                        <wp:docPr id="1896130807" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2103063479" name="Picture"/>
+                                <pic:cNvPr id="1896130807" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1582362258" name="Picture">
+                  <wp:docPr id="1826651916" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1582362258" name="Picture"/>
+                          <pic:cNvPr id="1826651916" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1921440322" name="Picture">
+                  <wp:docPr id="1682632027" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1921440322" name="Picture"/>
+                          <pic:cNvPr id="1682632027" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1978034325" name="Picture">
+                  <wp:docPr id="231193352" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1978034325" name="Picture"/>
+                          <pic:cNvPr id="231193352" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="855256695" name="Picture">
+                  <wp:docPr id="1427583329" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="855256695" name="Picture"/>
+                          <pic:cNvPr id="1427583329" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1997785760" name="Picture">
+                  <wp:docPr id="795948649" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1997785760" name="Picture"/>
+                          <pic:cNvPr id="795948649" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="836267682" name="Picture">
+                        <wp:docPr id="672854969" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="836267682" name="Picture"/>
+                                <pic:cNvPr id="672854969" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="952398029" name="Picture">
+                        <wp:docPr id="336445422" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="952398029" name="Picture"/>
+                                <pic:cNvPr id="336445422" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="17782371" name="Picture">
+                        <wp:docPr id="1065134437" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="17782371" name="Picture"/>
+                                <pic:cNvPr id="1065134437" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1641176824" name="Picture">
+                        <wp:docPr id="177777393" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1641176824" name="Picture"/>
+                                <pic:cNvPr id="177777393" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1869185087" name="Picture">
+                        <wp:docPr id="1603910149" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1869185087" name="Picture"/>
+                                <pic:cNvPr id="1603910149" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1994825260" name="Picture">
+                        <wp:docPr id="1797866268" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1994825260" name="Picture"/>
+                                <pic:cNvPr id="1797866268" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1281113443" name="Picture">
+                        <wp:docPr id="1012107938" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1281113443" name="Picture"/>
+                                <pic:cNvPr id="1012107938" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="399196081" name="Picture">
+                        <wp:docPr id="1395966117" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="399196081" name="Picture"/>
+                                <pic:cNvPr id="1395966117" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="260033957" name="Picture">
+                        <wp:docPr id="462919772" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="260033957" name="Picture"/>
+                                <pic:cNvPr id="462919772" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="45595344" name="Picture">
+                        <wp:docPr id="990789647" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="45595344" name="Picture"/>
+                                <pic:cNvPr id="990789647" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="939117987" name="Picture">
+                        <wp:docPr id="1481235261" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="939117987" name="Picture"/>
+                                <pic:cNvPr id="1481235261" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10782,57 +10782,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1166866966" name="Picture">
+                        <wp:docPr id="1093118454" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1166866966" name="Picture"/>
+                                <pic:cNvPr id="1093118454" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11646,57 +11646,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="745081574" name="Picture">
+                  <wp:docPr id="1092179752" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="745081574" name="Picture"/>
+                          <pic:cNvPr id="1092179752" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11735,57 +11735,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="118845703" name="Picture">
+                  <wp:docPr id="773627332" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="118845703" name="Picture"/>
+                          <pic:cNvPr id="773627332" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12379,57 +12379,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1112429584" name="Picture">
+                  <wp:docPr id="679472279" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1112429584" name="Picture"/>
+                          <pic:cNvPr id="679472279" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13607,57 +13607,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1650431918" name="Picture">
+                  <wp:docPr id="1694303399" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1650431918" name="Picture"/>
+                          <pic:cNvPr id="1694303399" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_16.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13710,57 +13710,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="964657311" name="Picture">
+                  <wp:docPr id="1407393495" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="964657311" name="Picture"/>
+                          <pic:cNvPr id="1407393495" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15645,57 +15645,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1295400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1593609673" name="Picture">
+                  <wp:docPr id="1713502556" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1593609673" name="Picture"/>
+                          <pic:cNvPr id="1713502556" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1295400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16993,57 +16993,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1625072432" name="Picture">
+                        <wp:docPr id="821470257" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1625072432" name="Picture"/>
+                                <pic:cNvPr id="821470257" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18554,57 +18554,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1363501642" name="Picture">
+                  <wp:docPr id="1539813942" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1363501642" name="Picture"/>
+                          <pic:cNvPr id="1539813942" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18634,57 +18634,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="297807138" name="Picture">
+                  <wp:docPr id="1991889809" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="297807138" name="Picture"/>
+                          <pic:cNvPr id="1991889809" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19179,57 +19179,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1397740384" name="Picture">
+                  <wp:docPr id="1234593317" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1397740384" name="Picture"/>
+                          <pic:cNvPr id="1234593317" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20334,57 +20334,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="923936547" name="Picture">
+                        <wp:docPr id="1820355193" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="923936547" name="Picture"/>
+                                <pic:cNvPr id="1820355193" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -22940,57 +22940,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1707325836" name="Picture">
+                  <wp:docPr id="1913961577" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1707325836" name="Picture"/>
+                          <pic:cNvPr id="1913961577" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23029,57 +23029,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1137619240" name="Picture">
+                  <wp:docPr id="489214960" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1137619240" name="Picture"/>
+                          <pic:cNvPr id="489214960" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23673,57 +23673,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="515856662" name="Picture">
+                  <wp:docPr id="673629261" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="515856662" name="Picture"/>
+                          <pic:cNvPr id="673629261" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24671,57 +24671,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1514186313" name="Picture">
+                  <wp:docPr id="1049632892" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1514186313" name="Picture"/>
+                          <pic:cNvPr id="1049632892" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24774,57 +24774,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="68853195" name="Picture">
+                  <wp:docPr id="1206008676" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="68853195" name="Picture"/>
+                          <pic:cNvPr id="1206008676" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26155,57 +26155,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1952446434" name="Picture">
+                  <wp:docPr id="1935026233" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1952446434" name="Picture"/>
+                          <pic:cNvPr id="1935026233" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27317,57 +27317,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1793866702" name="Picture">
+                        <wp:docPr id="73231509" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1793866702" name="Picture"/>
+                                <pic:cNvPr id="73231509" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -28292,57 +28292,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="859266628" name="Picture">
+                        <wp:docPr id="932363611" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="859266628" name="Picture"/>
+                                <pic:cNvPr id="932363611" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -29701,57 +29701,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="948842919" name="Picture">
+                  <wp:docPr id="1489258232" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="948842919" name="Picture"/>
+                          <pic:cNvPr id="1489258232" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29790,57 +29790,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1616719025" name="Picture">
+                  <wp:docPr id="1511041172" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1616719025" name="Picture"/>
+                          <pic:cNvPr id="1511041172" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30470,57 +30470,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="572380373" name="Picture">
+                  <wp:docPr id="597301695" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="572380373" name="Picture"/>
+                          <pic:cNvPr id="597301695" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31531,57 +31531,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="133250494" name="Picture">
+                  <wp:docPr id="1444989193" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="133250494" name="Picture"/>
+                          <pic:cNvPr id="1444989193" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_31.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31634,57 +31634,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1277373820" name="Picture">
+                  <wp:docPr id="806376640" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1277373820" name="Picture"/>
+                          <pic:cNvPr id="806376640" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33026,57 +33026,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1187330735" name="Picture">
+                  <wp:docPr id="2137504005" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1187330735" name="Picture"/>
+                          <pic:cNvPr id="2137504005" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_30.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34696,57 +34696,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1584299093" name="Picture">
+                        <wp:docPr id="1295361328" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1584299093" name="Picture"/>
+                                <pic:cNvPr id="1295361328" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37093,57 +37093,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="308342292" name="Picture">
+                  <wp:docPr id="1350500535" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="308342292" name="Picture"/>
+                          <pic:cNvPr id="1350500535" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37164,57 +37164,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="705548730" name="Picture">
+                  <wp:docPr id="465465989" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="705548730" name="Picture"/>
+                          <pic:cNvPr id="465465989" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37632,57 +37632,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="128748666" name="Picture">
+                  <wp:docPr id="2067941607" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="128748666" name="Picture"/>
+                          <pic:cNvPr id="2067941607" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38791,57 +38791,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1849555893" name="Picture">
+                  <wp:docPr id="1597789010" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1849555893" name="Picture"/>
+                          <pic:cNvPr id="1597789010" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38880,57 +38880,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="720992201" name="Picture">
+                  <wp:docPr id="939403370" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="720992201" name="Picture"/>
+                          <pic:cNvPr id="939403370" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39524,57 +39524,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1230365104" name="Picture">
+                  <wp:docPr id="1578257154" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1230365104" name="Picture"/>
+                          <pic:cNvPr id="1578257154" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40522,57 +40522,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1036177044" name="Picture">
+                  <wp:docPr id="558769757" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1036177044" name="Picture"/>
+                          <pic:cNvPr id="558769757" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40625,57 +40625,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1787528676" name="Picture">
+                  <wp:docPr id="1891527281" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1787528676" name="Picture"/>
+                          <pic:cNvPr id="1891527281" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42002,57 +42002,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="817662749" name="Picture">
+                  <wp:docPr id="2022778617" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="817662749" name="Picture"/>
+                          <pic:cNvPr id="2022778617" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43145,57 +43145,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="685505100" name="Picture">
+                        <wp:docPr id="1951305339" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="685505100" name="Picture"/>
+                                <pic:cNvPr id="1951305339" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44366,57 +44366,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2095802409" name="Picture">
+                  <wp:docPr id="85580005" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2095802409" name="Picture"/>
+                          <pic:cNvPr id="85580005" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44437,57 +44437,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="248872747" name="Picture">
+                  <wp:docPr id="131560152" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="248872747" name="Picture"/>
+                          <pic:cNvPr id="131560152" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44851,57 +44851,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="849827936" name="Picture">
+                  <wp:docPr id="755308588" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="849827936" name="Picture"/>
+                          <pic:cNvPr id="755308588" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>