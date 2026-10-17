--- v0 (2026-08-18)
+++ v1 (2026-10-17)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1071475044" name="Picture">
+                  <wp:docPr id="776947390" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1071475044" name="Picture"/>
+                          <pic:cNvPr id="776947390" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1981809651" name="Picture">
+                  <wp:docPr id="1181901252" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1981809651" name="Picture"/>
+                          <pic:cNvPr id="1181901252" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="355614773" name="Picture">
+                        <wp:docPr id="2134344877" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="355614773" name="Picture"/>
+                                <pic:cNvPr id="2134344877" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1834053588" name="Picture">
+                  <wp:docPr id="513742501" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1834053588" name="Picture"/>
+                          <pic:cNvPr id="513742501" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="25825599" name="Picture">
+                  <wp:docPr id="1468625298" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="25825599" name="Picture"/>
+                          <pic:cNvPr id="1468625298" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1965347624" name="Picture">
+                  <wp:docPr id="810088525" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1965347624" name="Picture"/>
+                          <pic:cNvPr id="810088525" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="408707965" name="Picture">
+                  <wp:docPr id="242251697" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="408707965" name="Picture"/>
+                          <pic:cNvPr id="242251697" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1401109553" name="Picture">
+                  <wp:docPr id="2085562995" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1401109553" name="Picture"/>
+                          <pic:cNvPr id="2085562995" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="132896768" name="Picture">
+                        <wp:docPr id="704489305" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="132896768" name="Picture"/>
+                                <pic:cNvPr id="704489305" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1064428757" name="Picture">
+                        <wp:docPr id="1446727769" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1064428757" name="Picture"/>
+                                <pic:cNvPr id="1446727769" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1951121818" name="Picture">
+                        <wp:docPr id="886855485" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1951121818" name="Picture"/>
+                                <pic:cNvPr id="886855485" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1664568987" name="Picture">
+                        <wp:docPr id="434822179" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1664568987" name="Picture"/>
+                                <pic:cNvPr id="434822179" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1731046841" name="Picture">
+                        <wp:docPr id="1592820552" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1731046841" name="Picture"/>
+                                <pic:cNvPr id="1592820552" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1220729317" name="Picture">
+                        <wp:docPr id="793582544" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1220729317" name="Picture"/>
+                                <pic:cNvPr id="793582544" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1571274621" name="Picture">
+                        <wp:docPr id="1712237408" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1571274621" name="Picture"/>
+                                <pic:cNvPr id="1712237408" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="23680644" name="Picture">
+                        <wp:docPr id="1883711142" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="23680644" name="Picture"/>
+                                <pic:cNvPr id="1883711142" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1177764959" name="Picture">
+                        <wp:docPr id="473636562" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1177764959" name="Picture"/>
+                                <pic:cNvPr id="473636562" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="821635444" name="Picture">
+                        <wp:docPr id="790128709" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="821635444" name="Picture"/>
+                                <pic:cNvPr id="790128709" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="880140864" name="Picture">
+                        <wp:docPr id="2028782604" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="880140864" name="Picture"/>
+                                <pic:cNvPr id="2028782604" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="245609680" name="Picture">
+                        <wp:docPr id="180615473" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="245609680" name="Picture"/>
+                                <pic:cNvPr id="180615473" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="509805367" name="Picture">
+                        <wp:docPr id="1376238334" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="509805367" name="Picture"/>
+                                <pic:cNvPr id="1376238334" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1388330044" name="Picture">
+                        <wp:docPr id="79977985" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1388330044" name="Picture"/>
+                                <pic:cNvPr id="79977985" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="176952928" name="Picture">
+                        <wp:docPr id="254616040" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="176952928" name="Picture"/>
+                                <pic:cNvPr id="254616040" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="593813443" name="Picture">
+                  <wp:docPr id="526301197" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="593813443" name="Picture"/>
+                          <pic:cNvPr id="526301197" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1256225230" name="Picture">
+                  <wp:docPr id="1510593692" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1256225230" name="Picture"/>
+                          <pic:cNvPr id="1510593692" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2047684738" name="Picture">
+                  <wp:docPr id="1314792503" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2047684738" name="Picture"/>
+                          <pic:cNvPr id="1314792503" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1847179735" name="Picture">
+                  <wp:docPr id="1798336400" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1847179735" name="Picture"/>
+                          <pic:cNvPr id="1798336400" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1516354420" name="Picture">
+                  <wp:docPr id="1652133215" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1516354420" name="Picture"/>
+                          <pic:cNvPr id="1652133215" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="863461749" name="Picture">
+                  <wp:docPr id="1138771968" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="863461749" name="Picture"/>
+                          <pic:cNvPr id="1138771968" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="550746554" name="Picture">
+                        <wp:docPr id="1310031781" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="550746554" name="Picture"/>
+                                <pic:cNvPr id="1310031781" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="223906262" name="Picture">
+                  <wp:docPr id="7894728" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="223906262" name="Picture"/>
+                          <pic:cNvPr id="7894728" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="758666598" name="Picture">
+                  <wp:docPr id="1092112753" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="758666598" name="Picture"/>
+                          <pic:cNvPr id="1092112753" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="278603538" name="Picture">
+                  <wp:docPr id="605415072" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="278603538" name="Picture"/>
+                          <pic:cNvPr id="605415072" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1266906892" name="Picture">
+                  <wp:docPr id="888093688" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1266906892" name="Picture"/>
+                          <pic:cNvPr id="888093688" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="920476722" name="Picture">
+                  <wp:docPr id="900950231" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="920476722" name="Picture"/>
+                          <pic:cNvPr id="900950231" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1233696954" name="Picture">
+                  <wp:docPr id="942660205" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1233696954" name="Picture"/>
+                          <pic:cNvPr id="942660205" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23369,57 +23369,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="667644277" name="Picture">
+                        <wp:docPr id="269527668" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="667644277" name="Picture"/>
+                                <pic:cNvPr id="269527668" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1261752226" name="Picture">
+                        <wp:docPr id="1781306749" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1261752226" name="Picture"/>
+                                <pic:cNvPr id="1781306749" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25753,57 +25753,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="19185530" name="Picture">
+                  <wp:docPr id="1548043607" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="19185530" name="Picture"/>
+                          <pic:cNvPr id="1548043607" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25842,57 +25842,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1016969803" name="Picture">
+                  <wp:docPr id="1757781671" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1016969803" name="Picture"/>
+                          <pic:cNvPr id="1757781671" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26522,57 +26522,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1210223324" name="Picture">
+                  <wp:docPr id="500036269" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1210223324" name="Picture"/>
+                          <pic:cNvPr id="500036269" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27583,57 +27583,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1429755070" name="Picture">
+                  <wp:docPr id="939256546" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1429755070" name="Picture"/>
+                          <pic:cNvPr id="939256546" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_29.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27686,57 +27686,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="854857957" name="Picture">
+                  <wp:docPr id="1471311653" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="854857957" name="Picture"/>
+                          <pic:cNvPr id="1471311653" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29150,57 +29150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="620774614" name="Picture">
+                  <wp:docPr id="782636081" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="620774614" name="Picture"/>
+                          <pic:cNvPr id="782636081" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_28.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30357,57 +30357,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1313835536" name="Picture">
+                        <wp:docPr id="653899589" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1313835536" name="Picture"/>
+                                <pic:cNvPr id="653899589" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32754,57 +32754,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1414511402" name="Picture">
+                  <wp:docPr id="511954697" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1414511402" name="Picture"/>
+                          <pic:cNvPr id="511954697" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32825,57 +32825,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="48314379" name="Picture">
+                  <wp:docPr id="46865208" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="48314379" name="Picture"/>
+                          <pic:cNvPr id="46865208" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33293,57 +33293,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="810298701" name="Picture">
+                  <wp:docPr id="1776539579" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="810298701" name="Picture"/>
+                          <pic:cNvPr id="1776539579" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34472,57 +34472,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="36281237" name="Picture">
+                  <wp:docPr id="1342213553" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="36281237" name="Picture"/>
+                          <pic:cNvPr id="1342213553" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34561,57 +34561,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="151247547" name="Picture">
+                  <wp:docPr id="180899410" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="151247547" name="Picture"/>
+                          <pic:cNvPr id="180899410" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35241,57 +35241,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1492433043" name="Picture">
+                  <wp:docPr id="2103512767" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1492433043" name="Picture"/>
+                          <pic:cNvPr id="2103512767" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36302,57 +36302,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="465033453" name="Picture">
+                  <wp:docPr id="192455762" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="465033453" name="Picture"/>
+                          <pic:cNvPr id="192455762" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_33.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36405,57 +36405,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1699411106" name="Picture">
+                  <wp:docPr id="2114978724" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1699411106" name="Picture"/>
+                          <pic:cNvPr id="2114978724" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37863,57 +37863,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1684507216" name="Picture">
+                  <wp:docPr id="1080335195" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1684507216" name="Picture"/>
+                          <pic:cNvPr id="1080335195" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_32.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39060,57 +39060,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="402636672" name="Picture">
+                        <wp:docPr id="305884607" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="402636672" name="Picture"/>
+                                <pic:cNvPr id="305884607" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -41628,57 +41628,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1296433168" name="Picture">
+                  <wp:docPr id="1964726481" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1296433168" name="Picture"/>
+                          <pic:cNvPr id="1964726481" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41717,57 +41717,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1419090273" name="Picture">
+                  <wp:docPr id="1589901774" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1419090273" name="Picture"/>
+                          <pic:cNvPr id="1589901774" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42361,57 +42361,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1056718796" name="Picture">
+                  <wp:docPr id="391913788" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1056718796" name="Picture"/>
+                          <pic:cNvPr id="391913788" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43359,57 +43359,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2047412446" name="Picture">
+                  <wp:docPr id="441406446" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2047412446" name="Picture"/>
+                          <pic:cNvPr id="441406446" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43462,57 +43462,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="692714460" name="Picture">
+                  <wp:docPr id="552136754" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="692714460" name="Picture"/>
+                          <pic:cNvPr id="552136754" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44839,57 +44839,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1838236480" name="Picture">
+                  <wp:docPr id="689259329" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1838236480" name="Picture"/>
+                          <pic:cNvPr id="689259329" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45982,57 +45982,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="182489532" name="Picture">
+                        <wp:docPr id="1215369113" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="182489532" name="Picture"/>
+                                <pic:cNvPr id="1215369113" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -47203,57 +47203,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1829525731" name="Picture">
+                  <wp:docPr id="1274892957" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1829525731" name="Picture"/>
+                          <pic:cNvPr id="1274892957" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47274,57 +47274,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1618009613" name="Picture">
+                  <wp:docPr id="1594588692" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1618009613" name="Picture"/>
+                          <pic:cNvPr id="1594588692" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47688,57 +47688,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1295782760" name="Picture">
+                  <wp:docPr id="1961637756" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1295782760" name="Picture"/>
+                          <pic:cNvPr id="1961637756" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>