--- v0 (2026-08-19)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1503855106" name="Picture">
+                  <wp:docPr id="2087802642" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1503855106" name="Picture"/>
+                          <pic:cNvPr id="2087802642" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1314978798" name="Picture">
+                  <wp:docPr id="1921813070" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1314978798" name="Picture"/>
+                          <pic:cNvPr id="1921813070" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2076084197" name="Picture">
+                        <wp:docPr id="1790761324" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2076084197" name="Picture"/>
+                                <pic:cNvPr id="1790761324" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1472364342" name="Picture">
+                  <wp:docPr id="330887786" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1472364342" name="Picture"/>
+                          <pic:cNvPr id="330887786" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="396344705" name="Picture">
+                  <wp:docPr id="24256805" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="396344705" name="Picture"/>
+                          <pic:cNvPr id="24256805" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="810273322" name="Picture">
+                  <wp:docPr id="1405202509" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="810273322" name="Picture"/>
+                          <pic:cNvPr id="1405202509" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1552283030" name="Picture">
+                  <wp:docPr id="1913573894" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1552283030" name="Picture"/>
+                          <pic:cNvPr id="1913573894" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1330750202" name="Picture">
+                  <wp:docPr id="942603959" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1330750202" name="Picture"/>
+                          <pic:cNvPr id="942603959" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="530854570" name="Picture">
+                        <wp:docPr id="898755701" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="530854570" name="Picture"/>
+                                <pic:cNvPr id="898755701" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1130896971" name="Picture">
+                        <wp:docPr id="924280822" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1130896971" name="Picture"/>
+                                <pic:cNvPr id="924280822" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1232813967" name="Picture">
+                        <wp:docPr id="1205281350" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1232813967" name="Picture"/>
+                                <pic:cNvPr id="1205281350" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="268891965" name="Picture">
+                        <wp:docPr id="1494031250" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="268891965" name="Picture"/>
+                                <pic:cNvPr id="1494031250" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1015466371" name="Picture">
+                        <wp:docPr id="2029645266" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1015466371" name="Picture"/>
+                                <pic:cNvPr id="2029645266" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="399597943" name="Picture">
+                        <wp:docPr id="1336362215" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="399597943" name="Picture"/>
+                                <pic:cNvPr id="1336362215" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="697444924" name="Picture">
+                        <wp:docPr id="783348027" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="697444924" name="Picture"/>
+                                <pic:cNvPr id="783348027" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1699797167" name="Picture">
+                        <wp:docPr id="25306413" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1699797167" name="Picture"/>
+                                <pic:cNvPr id="25306413" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1165883515" name="Picture">
+                        <wp:docPr id="316907164" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1165883515" name="Picture"/>
+                                <pic:cNvPr id="316907164" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="514264900" name="Picture">
+                        <wp:docPr id="1479122183" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="514264900" name="Picture"/>
+                                <pic:cNvPr id="1479122183" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="199281818" name="Picture">
+                        <wp:docPr id="1957291007" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="199281818" name="Picture"/>
+                                <pic:cNvPr id="1957291007" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1017490274" name="Picture">
+                        <wp:docPr id="1123691130" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1017490274" name="Picture"/>
+                                <pic:cNvPr id="1123691130" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1983088810" name="Picture">
+                        <wp:docPr id="1563254139" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1983088810" name="Picture"/>
+                                <pic:cNvPr id="1563254139" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="177550223" name="Picture">
+                        <wp:docPr id="2042070740" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="177550223" name="Picture"/>
+                                <pic:cNvPr id="2042070740" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1296180711" name="Picture">
+                        <wp:docPr id="1796440934" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1296180711" name="Picture"/>
+                                <pic:cNvPr id="1796440934" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="44533568" name="Picture">
+                  <wp:docPr id="1281904442" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="44533568" name="Picture"/>
+                          <pic:cNvPr id="1281904442" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1201433400" name="Picture">
+                  <wp:docPr id="1934592246" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1201433400" name="Picture"/>
+                          <pic:cNvPr id="1934592246" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1281602525" name="Picture">
+                  <wp:docPr id="1150617744" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1281602525" name="Picture"/>
+                          <pic:cNvPr id="1150617744" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="323554876" name="Picture">
+                  <wp:docPr id="1416870493" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="323554876" name="Picture"/>
+                          <pic:cNvPr id="1416870493" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1545652463" name="Picture">
+                  <wp:docPr id="545811148" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1545652463" name="Picture"/>
+                          <pic:cNvPr id="545811148" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="216182589" name="Picture">
+                  <wp:docPr id="716869190" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="216182589" name="Picture"/>
+                          <pic:cNvPr id="716869190" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="65893365" name="Picture">
+                        <wp:docPr id="1272371418" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="65893365" name="Picture"/>
+                                <pic:cNvPr id="1272371418" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="210458388" name="Picture">
+                  <wp:docPr id="106827343" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="210458388" name="Picture"/>
+                          <pic:cNvPr id="106827343" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1086203902" name="Picture">
+                  <wp:docPr id="59303017" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1086203902" name="Picture"/>
+                          <pic:cNvPr id="59303017" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="681875143" name="Picture">
+                  <wp:docPr id="2120613066" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="681875143" name="Picture"/>
+                          <pic:cNvPr id="2120613066" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="906667742" name="Picture">
+                  <wp:docPr id="565186664" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="906667742" name="Picture"/>
+                          <pic:cNvPr id="565186664" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="643383026" name="Picture">
+                  <wp:docPr id="212570254" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="643383026" name="Picture"/>
+                          <pic:cNvPr id="212570254" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1410753050" name="Picture">
+                  <wp:docPr id="1934563101" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1410753050" name="Picture"/>
+                          <pic:cNvPr id="1934563101" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23369,57 +23369,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="654773105" name="Picture">
+                        <wp:docPr id="211119865" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="654773105" name="Picture"/>
+                                <pic:cNvPr id="211119865" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1717045509" name="Picture">
+                        <wp:docPr id="990534778" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1717045509" name="Picture"/>
+                                <pic:cNvPr id="990534778" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25753,57 +25753,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1849184881" name="Picture">
+                  <wp:docPr id="2010495938" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1849184881" name="Picture"/>
+                          <pic:cNvPr id="2010495938" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25842,57 +25842,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1097590804" name="Picture">
+                  <wp:docPr id="1423799069" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1097590804" name="Picture"/>
+                          <pic:cNvPr id="1423799069" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26522,57 +26522,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2030241952" name="Picture">
+                  <wp:docPr id="488540681" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2030241952" name="Picture"/>
+                          <pic:cNvPr id="488540681" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27583,57 +27583,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="248261458" name="Picture">
+                  <wp:docPr id="138276107" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="248261458" name="Picture"/>
+                          <pic:cNvPr id="138276107" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_29.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27686,57 +27686,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="373854212" name="Picture">
+                  <wp:docPr id="849873569" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="373854212" name="Picture"/>
+                          <pic:cNvPr id="849873569" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29150,57 +29150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1141259979" name="Picture">
+                  <wp:docPr id="426800208" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1141259979" name="Picture"/>
+                          <pic:cNvPr id="426800208" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_28.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30357,57 +30357,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="137973424" name="Picture">
+                        <wp:docPr id="886662882" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="137973424" name="Picture"/>
+                                <pic:cNvPr id="886662882" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32754,57 +32754,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="153324516" name="Picture">
+                  <wp:docPr id="960432818" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="153324516" name="Picture"/>
+                          <pic:cNvPr id="960432818" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32825,57 +32825,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1799177716" name="Picture">
+                  <wp:docPr id="2054382368" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1799177716" name="Picture"/>
+                          <pic:cNvPr id="2054382368" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33293,57 +33293,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="691264237" name="Picture">
+                  <wp:docPr id="90367226" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="691264237" name="Picture"/>
+                          <pic:cNvPr id="90367226" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34452,57 +34452,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="657814492" name="Picture">
+                  <wp:docPr id="1615497521" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="657814492" name="Picture"/>
+                          <pic:cNvPr id="1615497521" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34541,57 +34541,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="640061483" name="Picture">
+                  <wp:docPr id="21073019" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="640061483" name="Picture"/>
+                          <pic:cNvPr id="21073019" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35185,57 +35185,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="301322928" name="Picture">
+                  <wp:docPr id="320273821" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="301322928" name="Picture"/>
+                          <pic:cNvPr id="320273821" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36183,57 +36183,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1720315641" name="Picture">
+                  <wp:docPr id="1019924816" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1720315641" name="Picture"/>
+                          <pic:cNvPr id="1019924816" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36286,57 +36286,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="350569578" name="Picture">
+                  <wp:docPr id="2073079660" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="350569578" name="Picture"/>
+                          <pic:cNvPr id="2073079660" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37663,57 +37663,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="779528732" name="Picture">
+                  <wp:docPr id="28289378" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="779528732" name="Picture"/>
+                          <pic:cNvPr id="28289378" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38806,57 +38806,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="198486758" name="Picture">
+                        <wp:docPr id="2116557312" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="198486758" name="Picture"/>
+                                <pic:cNvPr id="2116557312" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -40167,57 +40167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="283756490" name="Picture">
+                  <wp:docPr id="45107230" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="283756490" name="Picture"/>
+                          <pic:cNvPr id="45107230" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40256,57 +40256,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1944660854" name="Picture">
+                  <wp:docPr id="692990097" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1944660854" name="Picture"/>
+                          <pic:cNvPr id="692990097" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40900,57 +40900,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1841396147" name="Picture">
+                  <wp:docPr id="1905287724" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1841396147" name="Picture"/>
+                          <pic:cNvPr id="1905287724" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41898,57 +41898,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1629535275" name="Picture">
+                  <wp:docPr id="505028943" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1629535275" name="Picture"/>
+                          <pic:cNvPr id="505028943" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42001,57 +42001,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1682824592" name="Picture">
+                  <wp:docPr id="162286342" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1682824592" name="Picture"/>
+                          <pic:cNvPr id="162286342" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43378,57 +43378,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="447221564" name="Picture">
+                  <wp:docPr id="1693762878" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="447221564" name="Picture"/>
+                          <pic:cNvPr id="1693762878" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44521,57 +44521,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="583668816" name="Picture">
+                        <wp:docPr id="2064889299" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="583668816" name="Picture"/>
+                                <pic:cNvPr id="2064889299" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -45742,57 +45742,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2017541850" name="Picture">
+                  <wp:docPr id="957108922" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2017541850" name="Picture"/>
+                          <pic:cNvPr id="957108922" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45813,57 +45813,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2009626534" name="Picture">
+                  <wp:docPr id="1812248296" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2009626534" name="Picture"/>
+                          <pic:cNvPr id="1812248296" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46227,57 +46227,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1938254497" name="Picture">
+                  <wp:docPr id="1095217952" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1938254497" name="Picture"/>
+                          <pic:cNvPr id="1095217952" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>