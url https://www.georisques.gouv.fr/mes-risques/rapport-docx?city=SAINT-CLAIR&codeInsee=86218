--- v1 (2026-10-13)
+++ v2 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2087802642" name="Picture">
+                  <wp:docPr id="224455866" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2087802642" name="Picture"/>
+                          <pic:cNvPr id="224455866" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1921813070" name="Picture">
+                  <wp:docPr id="72630930" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1921813070" name="Picture"/>
+                          <pic:cNvPr id="72630930" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1790761324" name="Picture">
+                        <wp:docPr id="2118415235" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1790761324" name="Picture"/>
+                                <pic:cNvPr id="2118415235" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="330887786" name="Picture">
+                  <wp:docPr id="1416616390" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="330887786" name="Picture"/>
+                          <pic:cNvPr id="1416616390" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="24256805" name="Picture">
+                  <wp:docPr id="272448823" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="24256805" name="Picture"/>
+                          <pic:cNvPr id="272448823" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1405202509" name="Picture">
+                  <wp:docPr id="24734727" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1405202509" name="Picture"/>
+                          <pic:cNvPr id="24734727" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1913573894" name="Picture">
+                  <wp:docPr id="710528077" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1913573894" name="Picture"/>
+                          <pic:cNvPr id="710528077" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="942603959" name="Picture">
+                  <wp:docPr id="1721034532" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="942603959" name="Picture"/>
+                          <pic:cNvPr id="1721034532" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="898755701" name="Picture">
+                        <wp:docPr id="395057745" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="898755701" name="Picture"/>
+                                <pic:cNvPr id="395057745" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="924280822" name="Picture">
+                        <wp:docPr id="1291494613" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="924280822" name="Picture"/>
+                                <pic:cNvPr id="1291494613" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1205281350" name="Picture">
+                        <wp:docPr id="835658225" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1205281350" name="Picture"/>
+                                <pic:cNvPr id="835658225" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1494031250" name="Picture">
+                        <wp:docPr id="249612177" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1494031250" name="Picture"/>
+                                <pic:cNvPr id="249612177" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2029645266" name="Picture">
+                        <wp:docPr id="500283814" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2029645266" name="Picture"/>
+                                <pic:cNvPr id="500283814" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1336362215" name="Picture">
+                        <wp:docPr id="83100894" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1336362215" name="Picture"/>
+                                <pic:cNvPr id="83100894" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="783348027" name="Picture">
+                        <wp:docPr id="198782294" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="783348027" name="Picture"/>
+                                <pic:cNvPr id="198782294" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="25306413" name="Picture">
+                        <wp:docPr id="677160103" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="25306413" name="Picture"/>
+                                <pic:cNvPr id="677160103" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="316907164" name="Picture">
+                        <wp:docPr id="582830710" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="316907164" name="Picture"/>
+                                <pic:cNvPr id="582830710" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1479122183" name="Picture">
+                        <wp:docPr id="2058829936" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1479122183" name="Picture"/>
+                                <pic:cNvPr id="2058829936" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1957291007" name="Picture">
+                        <wp:docPr id="866224801" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1957291007" name="Picture"/>
+                                <pic:cNvPr id="866224801" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1123691130" name="Picture">
+                        <wp:docPr id="1224526316" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1123691130" name="Picture"/>
+                                <pic:cNvPr id="1224526316" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1563254139" name="Picture">
+                        <wp:docPr id="1830225427" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1563254139" name="Picture"/>
+                                <pic:cNvPr id="1830225427" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2042070740" name="Picture">
+                        <wp:docPr id="1225314478" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2042070740" name="Picture"/>
+                                <pic:cNvPr id="1225314478" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1796440934" name="Picture">
+                        <wp:docPr id="190468704" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1796440934" name="Picture"/>
+                                <pic:cNvPr id="190468704" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1281904442" name="Picture">
+                  <wp:docPr id="330962606" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1281904442" name="Picture"/>
+                          <pic:cNvPr id="330962606" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1934592246" name="Picture">
+                  <wp:docPr id="319170358" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1934592246" name="Picture"/>
+                          <pic:cNvPr id="319170358" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1150617744" name="Picture">
+                  <wp:docPr id="1053614616" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1150617744" name="Picture"/>
+                          <pic:cNvPr id="1053614616" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1416870493" name="Picture">
+                  <wp:docPr id="1529047790" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1416870493" name="Picture"/>
+                          <pic:cNvPr id="1529047790" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="545811148" name="Picture">
+                  <wp:docPr id="413767913" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="545811148" name="Picture"/>
+                          <pic:cNvPr id="413767913" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="716869190" name="Picture">
+                  <wp:docPr id="1292422136" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="716869190" name="Picture"/>
+                          <pic:cNvPr id="1292422136" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1272371418" name="Picture">
+                        <wp:docPr id="160356713" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1272371418" name="Picture"/>
+                                <pic:cNvPr id="160356713" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="106827343" name="Picture">
+                  <wp:docPr id="1626955896" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="106827343" name="Picture"/>
+                          <pic:cNvPr id="1626955896" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="59303017" name="Picture">
+                  <wp:docPr id="570017850" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="59303017" name="Picture"/>
+                          <pic:cNvPr id="570017850" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2120613066" name="Picture">
+                  <wp:docPr id="1581451517" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2120613066" name="Picture"/>
+                          <pic:cNvPr id="1581451517" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="565186664" name="Picture">
+                  <wp:docPr id="219447456" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="565186664" name="Picture"/>
+                          <pic:cNvPr id="219447456" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="212570254" name="Picture">
+                  <wp:docPr id="1198803272" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="212570254" name="Picture"/>
+                          <pic:cNvPr id="1198803272" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1934563101" name="Picture">
+                  <wp:docPr id="23957036" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1934563101" name="Picture"/>
+                          <pic:cNvPr id="23957036" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23369,57 +23369,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="211119865" name="Picture">
+                        <wp:docPr id="1569812778" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="211119865" name="Picture"/>
+                                <pic:cNvPr id="1569812778" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="990534778" name="Picture">
+                        <wp:docPr id="804558846" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="990534778" name="Picture"/>
+                                <pic:cNvPr id="804558846" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25753,57 +25753,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2010495938" name="Picture">
+                  <wp:docPr id="1147051561" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2010495938" name="Picture"/>
+                          <pic:cNvPr id="1147051561" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25842,57 +25842,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1423799069" name="Picture">
+                  <wp:docPr id="1944358199" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1423799069" name="Picture"/>
+                          <pic:cNvPr id="1944358199" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26522,57 +26522,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="488540681" name="Picture">
+                  <wp:docPr id="1309655099" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="488540681" name="Picture"/>
+                          <pic:cNvPr id="1309655099" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27583,57 +27583,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="138276107" name="Picture">
+                  <wp:docPr id="972951186" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="138276107" name="Picture"/>
+                          <pic:cNvPr id="972951186" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_29.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27686,57 +27686,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="849873569" name="Picture">
+                  <wp:docPr id="1933931143" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="849873569" name="Picture"/>
+                          <pic:cNvPr id="1933931143" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29150,57 +29150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="426800208" name="Picture">
+                  <wp:docPr id="1815611037" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="426800208" name="Picture"/>
+                          <pic:cNvPr id="1815611037" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_28.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30357,57 +30357,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="886662882" name="Picture">
+                        <wp:docPr id="2123210353" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="886662882" name="Picture"/>
+                                <pic:cNvPr id="2123210353" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32754,57 +32754,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="960432818" name="Picture">
+                  <wp:docPr id="1789064809" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="960432818" name="Picture"/>
+                          <pic:cNvPr id="1789064809" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32825,57 +32825,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2054382368" name="Picture">
+                  <wp:docPr id="445975512" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2054382368" name="Picture"/>
+                          <pic:cNvPr id="445975512" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33293,57 +33293,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="90367226" name="Picture">
+                  <wp:docPr id="142176493" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="90367226" name="Picture"/>
+                          <pic:cNvPr id="142176493" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34452,57 +34452,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1615497521" name="Picture">
+                  <wp:docPr id="1277104179" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1615497521" name="Picture"/>
+                          <pic:cNvPr id="1277104179" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34541,57 +34541,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="21073019" name="Picture">
+                  <wp:docPr id="2129009059" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="21073019" name="Picture"/>
+                          <pic:cNvPr id="2129009059" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35185,57 +35185,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="320273821" name="Picture">
+                  <wp:docPr id="1037824138" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="320273821" name="Picture"/>
+                          <pic:cNvPr id="1037824138" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36183,57 +36183,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1019924816" name="Picture">
+                  <wp:docPr id="1303256018" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1019924816" name="Picture"/>
+                          <pic:cNvPr id="1303256018" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36286,57 +36286,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2073079660" name="Picture">
+                  <wp:docPr id="1618017353" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2073079660" name="Picture"/>
+                          <pic:cNvPr id="1618017353" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37663,57 +37663,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="28289378" name="Picture">
+                  <wp:docPr id="1877975514" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="28289378" name="Picture"/>
+                          <pic:cNvPr id="1877975514" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38806,57 +38806,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2116557312" name="Picture">
+                        <wp:docPr id="1095075040" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2116557312" name="Picture"/>
+                                <pic:cNvPr id="1095075040" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -40167,57 +40167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="45107230" name="Picture">
+                  <wp:docPr id="1396055139" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="45107230" name="Picture"/>
+                          <pic:cNvPr id="1396055139" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40256,57 +40256,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="692990097" name="Picture">
+                  <wp:docPr id="262570133" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="692990097" name="Picture"/>
+                          <pic:cNvPr id="262570133" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40900,57 +40900,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1905287724" name="Picture">
+                  <wp:docPr id="1646794536" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1905287724" name="Picture"/>
+                          <pic:cNvPr id="1646794536" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41898,57 +41898,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="505028943" name="Picture">
+                  <wp:docPr id="1162117680" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="505028943" name="Picture"/>
+                          <pic:cNvPr id="1162117680" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42001,57 +42001,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="162286342" name="Picture">
+                  <wp:docPr id="481813268" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="162286342" name="Picture"/>
+                          <pic:cNvPr id="481813268" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43378,57 +43378,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1693762878" name="Picture">
+                  <wp:docPr id="301535806" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1693762878" name="Picture"/>
+                          <pic:cNvPr id="301535806" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44521,57 +44521,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2064889299" name="Picture">
+                        <wp:docPr id="227586154" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2064889299" name="Picture"/>
+                                <pic:cNvPr id="227586154" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -45742,57 +45742,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="957108922" name="Picture">
+                  <wp:docPr id="1411463940" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="957108922" name="Picture"/>
+                          <pic:cNvPr id="1411463940" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45813,57 +45813,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1812248296" name="Picture">
+                  <wp:docPr id="1227586202" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1812248296" name="Picture"/>
+                          <pic:cNvPr id="1227586202" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46227,57 +46227,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1095217952" name="Picture">
+                  <wp:docPr id="1141985195" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1095217952" name="Picture"/>
+                          <pic:cNvPr id="1141985195" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>