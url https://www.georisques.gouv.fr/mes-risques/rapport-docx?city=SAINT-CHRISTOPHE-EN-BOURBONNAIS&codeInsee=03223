--- v0 (2026-08-18)
+++ v1 (2026-10-20)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2116853801" name="Picture">
+                  <wp:docPr id="445631463" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2116853801" name="Picture"/>
+                          <pic:cNvPr id="445631463" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1097134843" name="Picture">
+                  <wp:docPr id="494321299" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1097134843" name="Picture"/>
+                          <pic:cNvPr id="494321299" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="877642851" name="Picture">
+                        <wp:docPr id="757535579" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="877642851" name="Picture"/>
+                                <pic:cNvPr id="757535579" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1901819474" name="Picture">
+                  <wp:docPr id="319364731" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1901819474" name="Picture"/>
+                          <pic:cNvPr id="319364731" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="58182784" name="Picture">
+                  <wp:docPr id="551504374" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="58182784" name="Picture"/>
+                          <pic:cNvPr id="551504374" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="47584997" name="Picture">
+                  <wp:docPr id="813280237" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="47584997" name="Picture"/>
+                          <pic:cNvPr id="813280237" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="374946299" name="Picture">
+                  <wp:docPr id="1212355879" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="374946299" name="Picture"/>
+                          <pic:cNvPr id="1212355879" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="687906515" name="Picture">
+                  <wp:docPr id="1432208768" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="687906515" name="Picture"/>
+                          <pic:cNvPr id="1432208768" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2004488334" name="Picture">
+                        <wp:docPr id="1910733095" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2004488334" name="Picture"/>
+                                <pic:cNvPr id="1910733095" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="356808923" name="Picture">
+                        <wp:docPr id="227248231" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="356808923" name="Picture"/>
+                                <pic:cNvPr id="227248231" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="597232982" name="Picture">
+                        <wp:docPr id="727115383" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="597232982" name="Picture"/>
+                                <pic:cNvPr id="727115383" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1497743724" name="Picture">
+                        <wp:docPr id="1031742690" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1497743724" name="Picture"/>
+                                <pic:cNvPr id="1031742690" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1249431837" name="Picture">
+                        <wp:docPr id="753998294" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1249431837" name="Picture"/>
+                                <pic:cNvPr id="753998294" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="406404047" name="Picture">
+                        <wp:docPr id="1353929427" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="406404047" name="Picture"/>
+                                <pic:cNvPr id="1353929427" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2115405269" name="Picture">
+                        <wp:docPr id="1112039662" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2115405269" name="Picture"/>
+                                <pic:cNvPr id="1112039662" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1444316749" name="Picture">
+                        <wp:docPr id="1487005911" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1444316749" name="Picture"/>
+                                <pic:cNvPr id="1487005911" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="768647079" name="Picture">
+                        <wp:docPr id="291308250" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="768647079" name="Picture"/>
+                                <pic:cNvPr id="291308250" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="815533044" name="Picture">
+                        <wp:docPr id="87555137" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="815533044" name="Picture"/>
+                                <pic:cNvPr id="87555137" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="422741321" name="Picture">
+                        <wp:docPr id="172797398" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="422741321" name="Picture"/>
+                                <pic:cNvPr id="172797398" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1170395754" name="Picture">
+                        <wp:docPr id="1970031586" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1170395754" name="Picture"/>
+                                <pic:cNvPr id="1970031586" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1160484633" name="Picture">
+                        <wp:docPr id="619551871" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1160484633" name="Picture"/>
+                                <pic:cNvPr id="619551871" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1643309468" name="Picture">
+                        <wp:docPr id="722615752" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1643309468" name="Picture"/>
+                                <pic:cNvPr id="722615752" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1622969914" name="Picture">
+                        <wp:docPr id="1397618049" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1622969914" name="Picture"/>
+                                <pic:cNvPr id="1397618049" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="297684213" name="Picture">
+                  <wp:docPr id="679496227" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="297684213" name="Picture"/>
+                          <pic:cNvPr id="679496227" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1742968298" name="Picture">
+                  <wp:docPr id="806939180" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1742968298" name="Picture"/>
+                          <pic:cNvPr id="806939180" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="251953004" name="Picture">
+                  <wp:docPr id="92772969" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="251953004" name="Picture"/>
+                          <pic:cNvPr id="92772969" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1568266510" name="Picture">
+                  <wp:docPr id="1172625402" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1568266510" name="Picture"/>
+                          <pic:cNvPr id="1172625402" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1249423471" name="Picture">
+                  <wp:docPr id="219840674" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1249423471" name="Picture"/>
+                          <pic:cNvPr id="219840674" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="973954087" name="Picture">
+                  <wp:docPr id="1076800654" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="973954087" name="Picture"/>
+                          <pic:cNvPr id="1076800654" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1291144317" name="Picture">
+                        <wp:docPr id="1781305112" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1291144317" name="Picture"/>
+                                <pic:cNvPr id="1781305112" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2029871163" name="Picture">
+                  <wp:docPr id="589327040" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2029871163" name="Picture"/>
+                          <pic:cNvPr id="589327040" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2051216343" name="Picture">
+                  <wp:docPr id="628788738" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2051216343" name="Picture"/>
+                          <pic:cNvPr id="628788738" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="481508934" name="Picture">
+                  <wp:docPr id="731943418" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="481508934" name="Picture"/>
+                          <pic:cNvPr id="731943418" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="71885196" name="Picture">
+                  <wp:docPr id="1420435079" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="71885196" name="Picture"/>
+                          <pic:cNvPr id="1420435079" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1715532565" name="Picture">
+                  <wp:docPr id="731084229" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1715532565" name="Picture"/>
+                          <pic:cNvPr id="731084229" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="789591472" name="Picture">
+                  <wp:docPr id="2043660132" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="789591472" name="Picture"/>
+                          <pic:cNvPr id="2043660132" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="748703601" name="Picture">
+                        <wp:docPr id="1043958866" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="748703601" name="Picture"/>
+                                <pic:cNvPr id="1043958866" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1766661645" name="Picture">
+                        <wp:docPr id="838862651" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1766661645" name="Picture"/>
+                                <pic:cNvPr id="838862651" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25953,57 +25953,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1197677589" name="Picture">
+                  <wp:docPr id="513758093" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1197677589" name="Picture"/>
+                          <pic:cNvPr id="513758093" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26042,57 +26042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1049680826" name="Picture">
+                  <wp:docPr id="1697926169" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1049680826" name="Picture"/>
+                          <pic:cNvPr id="1697926169" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26722,57 +26722,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="457940496" name="Picture">
+                  <wp:docPr id="1972220945" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="457940496" name="Picture"/>
+                          <pic:cNvPr id="1972220945" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27783,57 +27783,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="793871392" name="Picture">
+                  <wp:docPr id="593675866" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="793871392" name="Picture"/>
+                          <pic:cNvPr id="593675866" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27886,57 +27886,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1699396590" name="Picture">
+                  <wp:docPr id="1590845166" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1699396590" name="Picture"/>
+                          <pic:cNvPr id="1590845166" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29344,57 +29344,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="61968641" name="Picture">
+                  <wp:docPr id="1443852508" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="61968641" name="Picture"/>
+                          <pic:cNvPr id="1443852508" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30541,57 +30541,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1614089257" name="Picture">
+                        <wp:docPr id="430848204" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1614089257" name="Picture"/>
+                                <pic:cNvPr id="430848204" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32711,57 +32711,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2063109194" name="Picture">
+                  <wp:docPr id="499897712" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2063109194" name="Picture"/>
+                          <pic:cNvPr id="499897712" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32800,57 +32800,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="898461129" name="Picture">
+                  <wp:docPr id="473590702" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="898461129" name="Picture"/>
+                          <pic:cNvPr id="473590702" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33444,57 +33444,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2106682133" name="Picture">
+                  <wp:docPr id="1958369469" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2106682133" name="Picture"/>
+                          <pic:cNvPr id="1958369469" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34442,57 +34442,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="961963653" name="Picture">
+                  <wp:docPr id="685341273" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="961963653" name="Picture"/>
+                          <pic:cNvPr id="685341273" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34545,57 +34545,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="197705237" name="Picture">
+                  <wp:docPr id="159891461" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="197705237" name="Picture"/>
+                          <pic:cNvPr id="159891461" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35922,57 +35922,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1673378030" name="Picture">
+                  <wp:docPr id="1630502640" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1673378030" name="Picture"/>
+                          <pic:cNvPr id="1630502640" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37065,57 +37065,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="599618462" name="Picture">
+                        <wp:docPr id="1682888045" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="599618462" name="Picture"/>
+                                <pic:cNvPr id="1682888045" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38433,57 +38433,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1755923964" name="Picture">
+                  <wp:docPr id="708578615" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1755923964" name="Picture"/>
+                          <pic:cNvPr id="708578615" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38522,57 +38522,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="549518068" name="Picture">
+                  <wp:docPr id="952844448" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="549518068" name="Picture"/>
+                          <pic:cNvPr id="952844448" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39154,57 +39154,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1128539278" name="Picture">
+                  <wp:docPr id="564235260" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1128539278" name="Picture"/>
+                          <pic:cNvPr id="564235260" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40098,57 +40098,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="931028754" name="Picture">
+                  <wp:docPr id="1217110858" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="931028754" name="Picture"/>
+                          <pic:cNvPr id="1217110858" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40210,57 +40210,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="810765753" name="Picture">
+                  <wp:docPr id="1391587818" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="810765753" name="Picture"/>
+                          <pic:cNvPr id="1391587818" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41869,57 +41869,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1451504873" name="Picture">
+                  <wp:docPr id="6584162" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1451504873" name="Picture"/>
+                          <pic:cNvPr id="6584162" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43048,57 +43048,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1331660637" name="Picture">
+                  <wp:docPr id="1126825092" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1331660637" name="Picture"/>
+                          <pic:cNvPr id="1126825092" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43128,57 +43128,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1646123606" name="Picture">
+                  <wp:docPr id="1787152590" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1646123606" name="Picture"/>
+                          <pic:cNvPr id="1787152590" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43616,57 +43616,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="438353833" name="Picture">
+                  <wp:docPr id="95843529" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="438353833" name="Picture"/>
+                          <pic:cNvPr id="95843529" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>