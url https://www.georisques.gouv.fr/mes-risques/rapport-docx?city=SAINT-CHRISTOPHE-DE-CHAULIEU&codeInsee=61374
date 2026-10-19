--- v0 (2026-08-17)
+++ v1 (2026-10-19)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1499549908" name="Picture">
+                  <wp:docPr id="1563602556" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1499549908" name="Picture"/>
+                          <pic:cNvPr id="1563602556" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1364986359" name="Picture">
+                  <wp:docPr id="773280742" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1364986359" name="Picture"/>
+                          <pic:cNvPr id="773280742" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="933635020" name="Picture">
+                        <wp:docPr id="665840543" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="933635020" name="Picture"/>
+                                <pic:cNvPr id="665840543" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1083408008" name="Picture">
+                  <wp:docPr id="288256642" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1083408008" name="Picture"/>
+                          <pic:cNvPr id="288256642" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1238516640" name="Picture">
+                  <wp:docPr id="2058141150" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1238516640" name="Picture"/>
+                          <pic:cNvPr id="2058141150" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="620681068" name="Picture">
+                  <wp:docPr id="1119839448" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="620681068" name="Picture"/>
+                          <pic:cNvPr id="1119839448" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1053377811" name="Picture">
+                  <wp:docPr id="109505472" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1053377811" name="Picture"/>
+                          <pic:cNvPr id="109505472" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="160887689" name="Picture">
+                  <wp:docPr id="2077861719" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="160887689" name="Picture"/>
+                          <pic:cNvPr id="2077861719" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1393742987" name="Picture">
+                        <wp:docPr id="2100744171" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1393742987" name="Picture"/>
+                                <pic:cNvPr id="2100744171" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1930967052" name="Picture">
+                        <wp:docPr id="745893859" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1930967052" name="Picture"/>
+                                <pic:cNvPr id="745893859" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="727919765" name="Picture">
+                        <wp:docPr id="1784613393" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="727919765" name="Picture"/>
+                                <pic:cNvPr id="1784613393" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="814481205" name="Picture">
+                        <wp:docPr id="170149818" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="814481205" name="Picture"/>
+                                <pic:cNvPr id="170149818" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1522028877" name="Picture">
+                        <wp:docPr id="766882667" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1522028877" name="Picture"/>
+                                <pic:cNvPr id="766882667" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1699513645" name="Picture">
+                        <wp:docPr id="733918048" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1699513645" name="Picture"/>
+                                <pic:cNvPr id="733918048" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2099443416" name="Picture">
+                        <wp:docPr id="1599826388" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2099443416" name="Picture"/>
+                                <pic:cNvPr id="1599826388" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1634266454" name="Picture">
+                        <wp:docPr id="506059244" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1634266454" name="Picture"/>
+                                <pic:cNvPr id="506059244" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="88321331" name="Picture">
+                        <wp:docPr id="279781019" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="88321331" name="Picture"/>
+                                <pic:cNvPr id="279781019" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1255184586" name="Picture">
+                        <wp:docPr id="1242636374" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1255184586" name="Picture"/>
+                                <pic:cNvPr id="1242636374" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1893430252" name="Picture">
+                        <wp:docPr id="1897686324" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1893430252" name="Picture"/>
+                                <pic:cNvPr id="1897686324" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1590817530" name="Picture">
+                        <wp:docPr id="1349622041" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1590817530" name="Picture"/>
+                                <pic:cNvPr id="1349622041" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1509081614" name="Picture">
+                  <wp:docPr id="669970179" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1509081614" name="Picture"/>
+                          <pic:cNvPr id="669970179" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1018769364" name="Picture">
+                  <wp:docPr id="1405299874" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1018769364" name="Picture"/>
+                          <pic:cNvPr id="1405299874" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1238461333" name="Picture">
+                  <wp:docPr id="1121940530" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1238461333" name="Picture"/>
+                          <pic:cNvPr id="1121940530" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="957073615" name="Picture">
+                  <wp:docPr id="813294514" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="957073615" name="Picture"/>
+                          <pic:cNvPr id="813294514" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1746574708" name="Picture">
+                  <wp:docPr id="2000393100" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1746574708" name="Picture"/>
+                          <pic:cNvPr id="2000393100" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="821323210" name="Picture">
+                  <wp:docPr id="833429744" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="821323210" name="Picture"/>
+                          <pic:cNvPr id="833429744" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1678714298" name="Picture">
+                        <wp:docPr id="472213540" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1678714298" name="Picture"/>
+                                <pic:cNvPr id="472213540" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="951934110" name="Picture">
+                  <wp:docPr id="1422704920" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="951934110" name="Picture"/>
+                          <pic:cNvPr id="1422704920" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="534005414" name="Picture">
+                  <wp:docPr id="2007631237" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="534005414" name="Picture"/>
+                          <pic:cNvPr id="2007631237" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="48992787" name="Picture">
+                  <wp:docPr id="1081685788" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="48992787" name="Picture"/>
+                          <pic:cNvPr id="1081685788" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1215459386" name="Picture">
+                  <wp:docPr id="1917338184" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1215459386" name="Picture"/>
+                          <pic:cNvPr id="1917338184" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1427492906" name="Picture">
+                  <wp:docPr id="11176584" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1427492906" name="Picture"/>
+                          <pic:cNvPr id="11176584" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="164767128" name="Picture">
+                  <wp:docPr id="1454434280" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="164767128" name="Picture"/>
+                          <pic:cNvPr id="1454434280" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21960,57 +21960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1440554215" name="Picture">
+                        <wp:docPr id="558342523" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1440554215" name="Picture"/>
+                                <pic:cNvPr id="558342523" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -22935,57 +22935,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1634279797" name="Picture">
+                        <wp:docPr id="522714152" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1634279797" name="Picture"/>
+                                <pic:cNvPr id="522714152" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24324,57 +24324,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1559114651" name="Picture">
+                  <wp:docPr id="58186446" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1559114651" name="Picture"/>
+                          <pic:cNvPr id="58186446" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24413,57 +24413,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="143732173" name="Picture">
+                  <wp:docPr id="151309265" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="143732173" name="Picture"/>
+                          <pic:cNvPr id="151309265" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25057,57 +25057,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1224626356" name="Picture">
+                  <wp:docPr id="1979547769" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1224626356" name="Picture"/>
+                          <pic:cNvPr id="1979547769" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26055,57 +26055,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="859255893" name="Picture">
+                  <wp:docPr id="1420171580" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="859255893" name="Picture"/>
+                          <pic:cNvPr id="1420171580" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26158,57 +26158,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="294696643" name="Picture">
+                  <wp:docPr id="661629164" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="294696643" name="Picture"/>
+                          <pic:cNvPr id="661629164" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27535,57 +27535,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1396455095" name="Picture">
+                  <wp:docPr id="1179814142" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1396455095" name="Picture"/>
+                          <pic:cNvPr id="1179814142" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28678,57 +28678,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1206402806" name="Picture">
+                        <wp:docPr id="1142574691" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1206402806" name="Picture"/>
+                                <pic:cNvPr id="1142574691" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30039,57 +30039,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1968386354" name="Picture">
+                  <wp:docPr id="375208806" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1968386354" name="Picture"/>
+                          <pic:cNvPr id="375208806" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30128,57 +30128,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1204476009" name="Picture">
+                  <wp:docPr id="157481293" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1204476009" name="Picture"/>
+                          <pic:cNvPr id="157481293" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30772,57 +30772,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="329816422" name="Picture">
+                  <wp:docPr id="1907382704" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="329816422" name="Picture"/>
+                          <pic:cNvPr id="1907382704" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31770,57 +31770,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="575935895" name="Picture">
+                  <wp:docPr id="1763185574" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="575935895" name="Picture"/>
+                          <pic:cNvPr id="1763185574" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31873,57 +31873,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="300982415" name="Picture">
+                  <wp:docPr id="1080391461" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="300982415" name="Picture"/>
+                          <pic:cNvPr id="1080391461" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33250,57 +33250,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="654896243" name="Picture">
+                  <wp:docPr id="348877454" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="654896243" name="Picture"/>
+                          <pic:cNvPr id="348877454" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34393,57 +34393,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1891060287" name="Picture">
+                        <wp:docPr id="1065820693" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1891060287" name="Picture"/>
+                                <pic:cNvPr id="1065820693" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35614,57 +35614,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="280775470" name="Picture">
+                  <wp:docPr id="1880586345" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="280775470" name="Picture"/>
+                          <pic:cNvPr id="1880586345" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35685,57 +35685,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1694989072" name="Picture">
+                  <wp:docPr id="1751681677" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1694989072" name="Picture"/>
+                          <pic:cNvPr id="1751681677" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36099,57 +36099,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1080298007" name="Picture">
+                  <wp:docPr id="1318960494" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1080298007" name="Picture"/>
+                          <pic:cNvPr id="1318960494" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>