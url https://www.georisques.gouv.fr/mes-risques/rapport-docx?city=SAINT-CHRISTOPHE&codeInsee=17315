--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="897949593" name="Picture">
+                  <wp:docPr id="1835197078" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="897949593" name="Picture"/>
+                          <pic:cNvPr id="1835197078" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1930492324" name="Picture">
+                  <wp:docPr id="1576228310" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1930492324" name="Picture"/>
+                          <pic:cNvPr id="1576228310" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="28103763" name="Picture">
+                        <wp:docPr id="1403157318" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="28103763" name="Picture"/>
+                                <pic:cNvPr id="1403157318" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1097865625" name="Picture">
+                  <wp:docPr id="1824370518" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1097865625" name="Picture"/>
+                          <pic:cNvPr id="1824370518" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1325468855" name="Picture">
+                  <wp:docPr id="886728537" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1325468855" name="Picture"/>
+                          <pic:cNvPr id="886728537" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1375903993" name="Picture">
+                  <wp:docPr id="13276771" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1375903993" name="Picture"/>
+                          <pic:cNvPr id="13276771" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="444655299" name="Picture">
+                  <wp:docPr id="1318941533" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="444655299" name="Picture"/>
+                          <pic:cNvPr id="1318941533" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="352082679" name="Picture">
+                  <wp:docPr id="1302337000" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="352082679" name="Picture"/>
+                          <pic:cNvPr id="1302337000" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1691774355" name="Picture">
+                        <wp:docPr id="455405269" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1691774355" name="Picture"/>
+                                <pic:cNvPr id="455405269" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="789146212" name="Picture">
+                        <wp:docPr id="1843490487" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="789146212" name="Picture"/>
+                                <pic:cNvPr id="1843490487" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1948559270" name="Picture">
+                        <wp:docPr id="897694411" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1948559270" name="Picture"/>
+                                <pic:cNvPr id="897694411" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="679015709" name="Picture">
+                        <wp:docPr id="1641457646" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="679015709" name="Picture"/>
+                                <pic:cNvPr id="1641457646" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1993018176" name="Picture">
+                        <wp:docPr id="1060399779" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1993018176" name="Picture"/>
+                                <pic:cNvPr id="1060399779" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1689873329" name="Picture">
+                        <wp:docPr id="1581453434" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1689873329" name="Picture"/>
+                                <pic:cNvPr id="1581453434" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1840877211" name="Picture">
+                        <wp:docPr id="715296090" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1840877211" name="Picture"/>
+                                <pic:cNvPr id="715296090" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="74791908" name="Picture">
+                        <wp:docPr id="1424169116" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="74791908" name="Picture"/>
+                                <pic:cNvPr id="1424169116" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1609989905" name="Picture">
+                        <wp:docPr id="588516925" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1609989905" name="Picture"/>
+                                <pic:cNvPr id="588516925" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10188,57 +10188,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="487865310" name="Picture">
+                        <wp:docPr id="1836213900" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="487865310" name="Picture"/>
+                                <pic:cNvPr id="1836213900" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10535,57 +10535,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1033726957" name="Picture">
+                        <wp:docPr id="1889225761" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1033726957" name="Picture"/>
+                                <pic:cNvPr id="1889225761" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10981,57 +10981,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1359808781" name="Picture">
+                        <wp:docPr id="570199433" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1359808781" name="Picture"/>
+                                <pic:cNvPr id="570199433" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="727053028" name="Picture">
+                        <wp:docPr id="364393728" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="727053028" name="Picture"/>
+                                <pic:cNvPr id="364393728" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="299202971" name="Picture">
+                        <wp:docPr id="1164999334" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="299202971" name="Picture"/>
+                                <pic:cNvPr id="1164999334" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1859402664" name="Picture">
+                        <wp:docPr id="1045970075" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1859402664" name="Picture"/>
+                                <pic:cNvPr id="1045970075" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="982319216" name="Picture">
+                  <wp:docPr id="1033274758" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="982319216" name="Picture"/>
+                          <pic:cNvPr id="1033274758" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1131654097" name="Picture">
+                  <wp:docPr id="317988769" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1131654097" name="Picture"/>
+                          <pic:cNvPr id="317988769" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="174408371" name="Picture">
+                  <wp:docPr id="827257425" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="174408371" name="Picture"/>
+                          <pic:cNvPr id="827257425" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="287485656" name="Picture">
+                  <wp:docPr id="615276568" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="287485656" name="Picture"/>
+                          <pic:cNvPr id="615276568" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="249258742" name="Picture">
+                  <wp:docPr id="1168195192" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="249258742" name="Picture"/>
+                          <pic:cNvPr id="1168195192" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1794736154" name="Picture">
+                  <wp:docPr id="87692768" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1794736154" name="Picture"/>
+                          <pic:cNvPr id="87692768" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="522157802" name="Picture">
+                        <wp:docPr id="101911879" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="522157802" name="Picture"/>
+                                <pic:cNvPr id="101911879" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18742,57 +18742,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1302658319" name="Picture">
+                        <wp:docPr id="556864935" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1302658319" name="Picture"/>
+                                <pic:cNvPr id="556864935" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20348,57 +20348,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="971475347" name="Picture">
+                  <wp:docPr id="1115914812" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="971475347" name="Picture"/>
+                          <pic:cNvPr id="1115914812" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20437,57 +20437,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1010180824" name="Picture">
+                  <wp:docPr id="2036769402" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1010180824" name="Picture"/>
+                          <pic:cNvPr id="2036769402" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21081,57 +21081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1452338388" name="Picture">
+                  <wp:docPr id="1347624156" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1452338388" name="Picture"/>
+                          <pic:cNvPr id="1347624156" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22079,57 +22079,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1901464784" name="Picture">
+                  <wp:docPr id="1408286075" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1901464784" name="Picture"/>
+                          <pic:cNvPr id="1408286075" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22182,57 +22182,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1448909413" name="Picture">
+                  <wp:docPr id="680189436" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1448909413" name="Picture"/>
+                          <pic:cNvPr id="680189436" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23563,57 +23563,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="890226746" name="Picture">
+                  <wp:docPr id="1883068124" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="890226746" name="Picture"/>
+                          <pic:cNvPr id="1883068124" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24725,57 +24725,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1913069848" name="Picture">
+                        <wp:docPr id="398647628" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1913069848" name="Picture"/>
+                                <pic:cNvPr id="398647628" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25700,57 +25700,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="624798335" name="Picture">
+                        <wp:docPr id="1088126508" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="624798335" name="Picture"/>
+                                <pic:cNvPr id="1088126508" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -27089,57 +27089,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1853444129" name="Picture">
+                  <wp:docPr id="1083387898" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1853444129" name="Picture"/>
+                          <pic:cNvPr id="1083387898" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27178,57 +27178,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1150954813" name="Picture">
+                  <wp:docPr id="1403370504" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1150954813" name="Picture"/>
+                          <pic:cNvPr id="1403370504" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27822,57 +27822,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="663240650" name="Picture">
+                  <wp:docPr id="1871566287" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="663240650" name="Picture"/>
+                          <pic:cNvPr id="1871566287" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28820,57 +28820,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="663564746" name="Picture">
+                  <wp:docPr id="1096778525" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="663564746" name="Picture"/>
+                          <pic:cNvPr id="1096778525" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28923,57 +28923,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="521162574" name="Picture">
+                  <wp:docPr id="917446954" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="521162574" name="Picture"/>
+                          <pic:cNvPr id="917446954" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30300,57 +30300,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="426064483" name="Picture">
+                  <wp:docPr id="537589313" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="426064483" name="Picture"/>
+                          <pic:cNvPr id="537589313" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31443,57 +31443,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="451348725" name="Picture">
+                        <wp:docPr id="472561865" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="451348725" name="Picture"/>
+                                <pic:cNvPr id="472561865" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32832,57 +32832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1002010532" name="Picture">
+                  <wp:docPr id="503547749" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1002010532" name="Picture"/>
+                          <pic:cNvPr id="503547749" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32921,57 +32921,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="423325830" name="Picture">
+                  <wp:docPr id="1462147228" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="423325830" name="Picture"/>
+                          <pic:cNvPr id="1462147228" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33565,57 +33565,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1065562774" name="Picture">
+                  <wp:docPr id="325615102" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1065562774" name="Picture"/>
+                          <pic:cNvPr id="325615102" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34563,57 +34563,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1446697612" name="Picture">
+                  <wp:docPr id="1974675002" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1446697612" name="Picture"/>
+                          <pic:cNvPr id="1974675002" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_16.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34666,57 +34666,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1169741382" name="Picture">
+                  <wp:docPr id="1198202752" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1169741382" name="Picture"/>
+                          <pic:cNvPr id="1198202752" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36042,57 +36042,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2984500" cy="1358900"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="992924360" name="Picture">
+                  <wp:docPr id="1806107410" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="992924360" name="Picture"/>
+                          <pic:cNvPr id="1806107410" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_15.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="851" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2984500" cy="1358900"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38325,57 +38325,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2024780304" name="Picture">
+                  <wp:docPr id="550213549" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2024780304" name="Picture"/>
+                          <pic:cNvPr id="550213549" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38414,57 +38414,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2034307913" name="Picture">
+                  <wp:docPr id="685491475" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2034307913" name="Picture"/>
+                          <pic:cNvPr id="685491475" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39046,57 +39046,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="76109297" name="Picture">
+                  <wp:docPr id="1744761205" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="76109297" name="Picture"/>
+                          <pic:cNvPr id="1744761205" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39990,57 +39990,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="356939312" name="Picture">
+                  <wp:docPr id="1979887104" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="356939312" name="Picture"/>
+                          <pic:cNvPr id="1979887104" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40102,57 +40102,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="66525843" name="Picture">
+                  <wp:docPr id="579344740" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="66525843" name="Picture"/>
+                          <pic:cNvPr id="579344740" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41761,57 +41761,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="498323608" name="Picture">
+                  <wp:docPr id="2015584281" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="498323608" name="Picture"/>
+                          <pic:cNvPr id="2015584281" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42940,57 +42940,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="50918868" name="Picture">
+                  <wp:docPr id="1975524211" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="50918868" name="Picture"/>
+                          <pic:cNvPr id="1975524211" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43020,57 +43020,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="416694531" name="Picture">
+                  <wp:docPr id="551873106" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="416694531" name="Picture"/>
+                          <pic:cNvPr id="551873106" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43508,57 +43508,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="109842031" name="Picture">
+                  <wp:docPr id="2125797238" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="109842031" name="Picture"/>
+                          <pic:cNvPr id="2125797238" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>