--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1770022748" name="Picture">
+                  <wp:docPr id="1954487807" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1770022748" name="Picture"/>
+                          <pic:cNvPr id="1954487807" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="576404516" name="Picture">
+                  <wp:docPr id="1870770202" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="576404516" name="Picture"/>
+                          <pic:cNvPr id="1870770202" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1165016962" name="Picture">
+                        <wp:docPr id="1043405447" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1165016962" name="Picture"/>
+                                <pic:cNvPr id="1043405447" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="635893357" name="Picture">
+                  <wp:docPr id="2127022425" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="635893357" name="Picture"/>
+                          <pic:cNvPr id="2127022425" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1500853203" name="Picture">
+                  <wp:docPr id="1352991126" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1500853203" name="Picture"/>
+                          <pic:cNvPr id="1352991126" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1722548552" name="Picture">
+                  <wp:docPr id="707418438" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1722548552" name="Picture"/>
+                          <pic:cNvPr id="707418438" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1869067845" name="Picture">
+                  <wp:docPr id="923205716" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1869067845" name="Picture"/>
+                          <pic:cNvPr id="923205716" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1522815071" name="Picture">
+                  <wp:docPr id="611058493" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1522815071" name="Picture"/>
+                          <pic:cNvPr id="611058493" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1613521692" name="Picture">
+                        <wp:docPr id="577167443" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1613521692" name="Picture"/>
+                                <pic:cNvPr id="577167443" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="172610765" name="Picture">
+                        <wp:docPr id="1183503469" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="172610765" name="Picture"/>
+                                <pic:cNvPr id="1183503469" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="162447698" name="Picture">
+                        <wp:docPr id="186829188" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="162447698" name="Picture"/>
+                                <pic:cNvPr id="186829188" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1126686437" name="Picture">
+                        <wp:docPr id="1507286538" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1126686437" name="Picture"/>
+                                <pic:cNvPr id="1507286538" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1683527417" name="Picture">
+                        <wp:docPr id="1575708691" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1683527417" name="Picture"/>
+                                <pic:cNvPr id="1575708691" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="432307989" name="Picture">
+                        <wp:docPr id="1656431039" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="432307989" name="Picture"/>
+                                <pic:cNvPr id="1656431039" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="167860777" name="Picture">
+                        <wp:docPr id="643689525" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="167860777" name="Picture"/>
+                                <pic:cNvPr id="643689525" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="296428602" name="Picture">
+                        <wp:docPr id="716746424" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="296428602" name="Picture"/>
+                                <pic:cNvPr id="716746424" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1912295894" name="Picture">
+                        <wp:docPr id="951787212" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1912295894" name="Picture"/>
+                                <pic:cNvPr id="951787212" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1334013057" name="Picture">
+                        <wp:docPr id="1667593239" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1334013057" name="Picture"/>
+                                <pic:cNvPr id="1667593239" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="250150968" name="Picture">
+                        <wp:docPr id="1832410837" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="250150968" name="Picture"/>
+                                <pic:cNvPr id="1832410837" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="734425939" name="Picture">
+                        <wp:docPr id="591226766" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="734425939" name="Picture"/>
+                                <pic:cNvPr id="591226766" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="37027882" name="Picture">
+                        <wp:docPr id="1970923434" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="37027882" name="Picture"/>
+                                <pic:cNvPr id="1970923434" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="917529136" name="Picture">
+                        <wp:docPr id="1236432770" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="917529136" name="Picture"/>
+                                <pic:cNvPr id="1236432770" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1030023743" name="Picture">
+                        <wp:docPr id="2035921846" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1030023743" name="Picture"/>
+                                <pic:cNvPr id="2035921846" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="180870095" name="Picture">
+                  <wp:docPr id="1190100301" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="180870095" name="Picture"/>
+                          <pic:cNvPr id="1190100301" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1793528827" name="Picture">
+                  <wp:docPr id="743126297" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1793528827" name="Picture"/>
+                          <pic:cNvPr id="743126297" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1430400221" name="Picture">
+                  <wp:docPr id="1598304759" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1430400221" name="Picture"/>
+                          <pic:cNvPr id="1598304759" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="114486692" name="Picture">
+                  <wp:docPr id="1716712672" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="114486692" name="Picture"/>
+                          <pic:cNvPr id="1716712672" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="804388028" name="Picture">
+                  <wp:docPr id="470565164" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="804388028" name="Picture"/>
+                          <pic:cNvPr id="470565164" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1655238505" name="Picture">
+                  <wp:docPr id="1847360905" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1655238505" name="Picture"/>
+                          <pic:cNvPr id="1847360905" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1542597848" name="Picture">
+                        <wp:docPr id="852851288" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1542597848" name="Picture"/>
+                                <pic:cNvPr id="852851288" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1294640052" name="Picture">
+                  <wp:docPr id="1369852864" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1294640052" name="Picture"/>
+                          <pic:cNvPr id="1369852864" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="559753651" name="Picture">
+                  <wp:docPr id="1173288270" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="559753651" name="Picture"/>
+                          <pic:cNvPr id="1173288270" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1795380652" name="Picture">
+                  <wp:docPr id="1550860305" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1795380652" name="Picture"/>
+                          <pic:cNvPr id="1550860305" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="145062038" name="Picture">
+                  <wp:docPr id="132599313" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="145062038" name="Picture"/>
+                          <pic:cNvPr id="132599313" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="255345332" name="Picture">
+                  <wp:docPr id="1152981259" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="255345332" name="Picture"/>
+                          <pic:cNvPr id="1152981259" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1387705993" name="Picture">
+                  <wp:docPr id="35166770" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1387705993" name="Picture"/>
+                          <pic:cNvPr id="35166770" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23369,57 +23369,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="525672706" name="Picture">
+                        <wp:docPr id="548522917" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="525672706" name="Picture"/>
+                                <pic:cNvPr id="548522917" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2091109800" name="Picture">
+                        <wp:docPr id="1875808892" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2091109800" name="Picture"/>
+                                <pic:cNvPr id="1875808892" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25763,57 +25763,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="322270337" name="Picture">
+                  <wp:docPr id="1016003741" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="322270337" name="Picture"/>
+                          <pic:cNvPr id="1016003741" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25852,57 +25852,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2062418367" name="Picture">
+                  <wp:docPr id="2080752331" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2062418367" name="Picture"/>
+                          <pic:cNvPr id="2080752331" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26541,57 +26541,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="320663604" name="Picture">
+                  <wp:docPr id="380415376" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="320663604" name="Picture"/>
+                          <pic:cNvPr id="380415376" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27629,57 +27629,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1228859605" name="Picture">
+                  <wp:docPr id="139971191" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1228859605" name="Picture"/>
+                          <pic:cNvPr id="139971191" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27732,57 +27732,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1106478784" name="Picture">
+                  <wp:docPr id="1671536100" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1106478784" name="Picture"/>
+                          <pic:cNvPr id="1671536100" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29205,57 +29205,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="942191607" name="Picture">
+                  <wp:docPr id="272393979" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="942191607" name="Picture"/>
+                          <pic:cNvPr id="272393979" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31941,57 +31941,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="392817013" name="Picture">
+                  <wp:docPr id="1776878914" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="392817013" name="Picture"/>
+                          <pic:cNvPr id="1776878914" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32030,57 +32030,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1780696932" name="Picture">
+                  <wp:docPr id="437370170" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1780696932" name="Picture"/>
+                          <pic:cNvPr id="437370170" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32710,57 +32710,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="147587283" name="Picture">
+                  <wp:docPr id="153268578" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="147587283" name="Picture"/>
+                          <pic:cNvPr id="153268578" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33771,57 +33771,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2122763397" name="Picture">
+                  <wp:docPr id="1250268781" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2122763397" name="Picture"/>
+                          <pic:cNvPr id="1250268781" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33874,57 +33874,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="714944832" name="Picture">
+                  <wp:docPr id="1388489785" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="714944832" name="Picture"/>
+                          <pic:cNvPr id="1388489785" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35332,57 +35332,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1782231426" name="Picture">
+                  <wp:docPr id="967487161" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1782231426" name="Picture"/>
+                          <pic:cNvPr id="967487161" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36529,57 +36529,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="631791103" name="Picture">
+                        <wp:docPr id="1681403243" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="631791103" name="Picture"/>
+                                <pic:cNvPr id="1681403243" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38699,57 +38699,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1204280499" name="Picture">
+                  <wp:docPr id="96356117" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1204280499" name="Picture"/>
+                          <pic:cNvPr id="96356117" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38788,57 +38788,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="962743891" name="Picture">
+                  <wp:docPr id="1071137132" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="962743891" name="Picture"/>
+                          <pic:cNvPr id="1071137132" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39432,57 +39432,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1581427493" name="Picture">
+                  <wp:docPr id="439251081" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1581427493" name="Picture"/>
+                          <pic:cNvPr id="439251081" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40430,57 +40430,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="517835377" name="Picture">
+                  <wp:docPr id="1646009617" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="517835377" name="Picture"/>
+                          <pic:cNvPr id="1646009617" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40533,57 +40533,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="989232409" name="Picture">
+                  <wp:docPr id="617066528" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="989232409" name="Picture"/>
+                          <pic:cNvPr id="617066528" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41910,57 +41910,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1462375437" name="Picture">
+                  <wp:docPr id="63397951" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1462375437" name="Picture"/>
+                          <pic:cNvPr id="63397951" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43053,57 +43053,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="40316109" name="Picture">
+                        <wp:docPr id="27323845" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="40316109" name="Picture"/>
+                                <pic:cNvPr id="27323845" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44324,57 +44324,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2015361917" name="Picture">
+                  <wp:docPr id="238019520" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2015361917" name="Picture"/>
+                          <pic:cNvPr id="238019520" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44404,57 +44404,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="821116091" name="Picture">
+                  <wp:docPr id="1523255917" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="821116091" name="Picture"/>
+                          <pic:cNvPr id="1523255917" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44883,57 +44883,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1837425790" name="Picture">
+                  <wp:docPr id="2028972647" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1837425790" name="Picture"/>
+                          <pic:cNvPr id="2028972647" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46758,57 +46758,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1535833604" name="Picture">
+                  <wp:docPr id="1412583328" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1535833604" name="Picture"/>
+                          <pic:cNvPr id="1412583328" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46829,57 +46829,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1646726442" name="Picture">
+                  <wp:docPr id="1445506857" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1646726442" name="Picture"/>
+                          <pic:cNvPr id="1445506857" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47243,57 +47243,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="684368388" name="Picture">
+                  <wp:docPr id="1402047257" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="684368388" name="Picture"/>
+                          <pic:cNvPr id="1402047257" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>