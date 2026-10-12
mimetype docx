--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1827389615" name="Picture">
+                  <wp:docPr id="109040768" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1827389615" name="Picture"/>
+                          <pic:cNvPr id="109040768" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="399169726" name="Picture">
+                  <wp:docPr id="141200275" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="399169726" name="Picture"/>
+                          <pic:cNvPr id="141200275" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1574976523" name="Picture">
+                        <wp:docPr id="970968128" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1574976523" name="Picture"/>
+                                <pic:cNvPr id="970968128" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="925196054" name="Picture">
+                  <wp:docPr id="1404539704" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="925196054" name="Picture"/>
+                          <pic:cNvPr id="1404539704" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1382967513" name="Picture">
+                  <wp:docPr id="504142591" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1382967513" name="Picture"/>
+                          <pic:cNvPr id="504142591" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1078910832" name="Picture">
+                  <wp:docPr id="1209522663" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1078910832" name="Picture"/>
+                          <pic:cNvPr id="1209522663" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="896078557" name="Picture">
+                  <wp:docPr id="1967747137" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="896078557" name="Picture"/>
+                          <pic:cNvPr id="1967747137" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="10039233" name="Picture">
+                  <wp:docPr id="1841331759" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="10039233" name="Picture"/>
+                          <pic:cNvPr id="1841331759" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1549342178" name="Picture">
+                        <wp:docPr id="908586205" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1549342178" name="Picture"/>
+                                <pic:cNvPr id="908586205" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="126695628" name="Picture">
+                        <wp:docPr id="635215673" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="126695628" name="Picture"/>
+                                <pic:cNvPr id="635215673" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2022636765" name="Picture">
+                        <wp:docPr id="913771724" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2022636765" name="Picture"/>
+                                <pic:cNvPr id="913771724" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="756884258" name="Picture">
+                        <wp:docPr id="1183932772" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="756884258" name="Picture"/>
+                                <pic:cNvPr id="1183932772" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="787138536" name="Picture">
+                        <wp:docPr id="570328616" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="787138536" name="Picture"/>
+                                <pic:cNvPr id="570328616" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="594171837" name="Picture">
+                        <wp:docPr id="1653641388" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="594171837" name="Picture"/>
+                                <pic:cNvPr id="1653641388" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1784062360" name="Picture">
+                        <wp:docPr id="1059914176" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1784062360" name="Picture"/>
+                                <pic:cNvPr id="1059914176" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1357451177" name="Picture">
+                        <wp:docPr id="1324822132" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1357451177" name="Picture"/>
+                                <pic:cNvPr id="1324822132" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="569009580" name="Picture">
+                        <wp:docPr id="2001595604" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="569009580" name="Picture"/>
+                                <pic:cNvPr id="2001595604" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2087924739" name="Picture">
+                        <wp:docPr id="1967855085" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2087924739" name="Picture"/>
+                                <pic:cNvPr id="1967855085" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1722255099" name="Picture">
+                        <wp:docPr id="599170913" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1722255099" name="Picture"/>
+                                <pic:cNvPr id="599170913" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1113500189" name="Picture">
+                        <wp:docPr id="72831132" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1113500189" name="Picture"/>
+                                <pic:cNvPr id="72831132" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="387568068" name="Picture">
+                        <wp:docPr id="1032831943" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="387568068" name="Picture"/>
+                                <pic:cNvPr id="1032831943" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="577283329" name="Picture">
+                        <wp:docPr id="528287825" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="577283329" name="Picture"/>
+                                <pic:cNvPr id="528287825" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="858222" name="Picture">
+                        <wp:docPr id="157230781" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="858222" name="Picture"/>
+                                <pic:cNvPr id="157230781" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="203820675" name="Picture">
+                  <wp:docPr id="1350617903" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="203820675" name="Picture"/>
+                          <pic:cNvPr id="1350617903" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1352139310" name="Picture">
+                  <wp:docPr id="1961455822" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1352139310" name="Picture"/>
+                          <pic:cNvPr id="1961455822" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="295919167" name="Picture">
+                  <wp:docPr id="1060839861" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="295919167" name="Picture"/>
+                          <pic:cNvPr id="1060839861" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="405765055" name="Picture">
+                  <wp:docPr id="189073590" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="405765055" name="Picture"/>
+                          <pic:cNvPr id="189073590" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="443060741" name="Picture">
+                  <wp:docPr id="1400552822" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="443060741" name="Picture"/>
+                          <pic:cNvPr id="1400552822" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1938585486" name="Picture">
+                  <wp:docPr id="925372852" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1938585486" name="Picture"/>
+                          <pic:cNvPr id="925372852" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1853229892" name="Picture">
+                        <wp:docPr id="208415247" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1853229892" name="Picture"/>
+                                <pic:cNvPr id="208415247" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2136137778" name="Picture">
+                  <wp:docPr id="1802677478" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2136137778" name="Picture"/>
+                          <pic:cNvPr id="1802677478" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1419317357" name="Picture">
+                  <wp:docPr id="253734120" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1419317357" name="Picture"/>
+                          <pic:cNvPr id="253734120" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="183176593" name="Picture">
+                  <wp:docPr id="1657721686" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="183176593" name="Picture"/>
+                          <pic:cNvPr id="1657721686" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1012229047" name="Picture">
+                  <wp:docPr id="1220253679" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1012229047" name="Picture"/>
+                          <pic:cNvPr id="1220253679" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1181786250" name="Picture">
+                  <wp:docPr id="1872322471" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1181786250" name="Picture"/>
+                          <pic:cNvPr id="1872322471" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1122411529" name="Picture">
+                  <wp:docPr id="1282166717" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1122411529" name="Picture"/>
+                          <pic:cNvPr id="1282166717" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23369,57 +23369,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1800545251" name="Picture">
+                        <wp:docPr id="284231439" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1800545251" name="Picture"/>
+                                <pic:cNvPr id="284231439" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="353275407" name="Picture">
+                        <wp:docPr id="78953690" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="353275407" name="Picture"/>
+                                <pic:cNvPr id="78953690" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25753,57 +25753,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1545180847" name="Picture">
+                  <wp:docPr id="347380955" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1545180847" name="Picture"/>
+                          <pic:cNvPr id="347380955" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25842,57 +25842,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="982572913" name="Picture">
+                  <wp:docPr id="333635713" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="982572913" name="Picture"/>
+                          <pic:cNvPr id="333635713" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26522,57 +26522,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1186130960" name="Picture">
+                  <wp:docPr id="761213368" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1186130960" name="Picture"/>
+                          <pic:cNvPr id="761213368" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27583,57 +27583,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="964329810" name="Picture">
+                  <wp:docPr id="221297197" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="964329810" name="Picture"/>
+                          <pic:cNvPr id="221297197" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27686,57 +27686,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1684818160" name="Picture">
+                  <wp:docPr id="249588483" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1684818160" name="Picture"/>
+                          <pic:cNvPr id="249588483" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29150,57 +29150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="878655148" name="Picture">
+                  <wp:docPr id="875112374" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="878655148" name="Picture"/>
+                          <pic:cNvPr id="875112374" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30357,57 +30357,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="729120207" name="Picture">
+                        <wp:docPr id="777380719" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="729120207" name="Picture"/>
+                                <pic:cNvPr id="777380719" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32703,57 +32703,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1109137829" name="Picture">
+                  <wp:docPr id="229430098" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1109137829" name="Picture"/>
+                          <pic:cNvPr id="229430098" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32792,57 +32792,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="639071828" name="Picture">
+                  <wp:docPr id="2070564562" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="639071828" name="Picture"/>
+                          <pic:cNvPr id="2070564562" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33472,57 +33472,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="638381148" name="Picture">
+                  <wp:docPr id="2057667659" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="638381148" name="Picture"/>
+                          <pic:cNvPr id="2057667659" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34533,57 +34533,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="451970937" name="Picture">
+                  <wp:docPr id="1043331205" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="451970937" name="Picture"/>
+                          <pic:cNvPr id="1043331205" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34636,57 +34636,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="798652504" name="Picture">
+                  <wp:docPr id="39512688" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="798652504" name="Picture"/>
+                          <pic:cNvPr id="39512688" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36094,57 +36094,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="907249185" name="Picture">
+                  <wp:docPr id="1543359380" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="907249185" name="Picture"/>
+                          <pic:cNvPr id="1543359380" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37291,57 +37291,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="972775442" name="Picture">
+                        <wp:docPr id="462407210" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="972775442" name="Picture"/>
+                                <pic:cNvPr id="462407210" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39461,57 +39461,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1656067735" name="Picture">
+                  <wp:docPr id="765857709" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1656067735" name="Picture"/>
+                          <pic:cNvPr id="765857709" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39550,57 +39550,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="893816251" name="Picture">
+                  <wp:docPr id="432696027" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="893816251" name="Picture"/>
+                          <pic:cNvPr id="432696027" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40194,57 +40194,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1474269425" name="Picture">
+                  <wp:docPr id="2089894238" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1474269425" name="Picture"/>
+                          <pic:cNvPr id="2089894238" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41192,57 +41192,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="189893359" name="Picture">
+                  <wp:docPr id="759248406" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="189893359" name="Picture"/>
+                          <pic:cNvPr id="759248406" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41295,57 +41295,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="946104213" name="Picture">
+                  <wp:docPr id="470176779" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="946104213" name="Picture"/>
+                          <pic:cNvPr id="470176779" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42672,57 +42672,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="414296901" name="Picture">
+                  <wp:docPr id="1542229794" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="414296901" name="Picture"/>
+                          <pic:cNvPr id="1542229794" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43815,57 +43815,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1351865368" name="Picture">
+                        <wp:docPr id="1575066425" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1351865368" name="Picture"/>
+                                <pic:cNvPr id="1575066425" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -45036,57 +45036,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1173206732" name="Picture">
+                  <wp:docPr id="1649117752" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1173206732" name="Picture"/>
+                          <pic:cNvPr id="1649117752" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45107,57 +45107,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1467339535" name="Picture">
+                  <wp:docPr id="906620615" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1467339535" name="Picture"/>
+                          <pic:cNvPr id="906620615" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45521,57 +45521,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1100044628" name="Picture">
+                  <wp:docPr id="1453790498" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1100044628" name="Picture"/>
+                          <pic:cNvPr id="1453790498" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>