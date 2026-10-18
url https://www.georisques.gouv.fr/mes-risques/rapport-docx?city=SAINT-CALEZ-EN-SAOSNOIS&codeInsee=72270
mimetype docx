--- v0 (2026-08-18)
+++ v1 (2026-10-18)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="303547040" name="Picture">
+                  <wp:docPr id="1315073447" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="303547040" name="Picture"/>
+                          <pic:cNvPr id="1315073447" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1972002393" name="Picture">
+                  <wp:docPr id="901125641" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1972002393" name="Picture"/>
+                          <pic:cNvPr id="901125641" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1518652376" name="Picture">
+                        <wp:docPr id="1305509949" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1518652376" name="Picture"/>
+                                <pic:cNvPr id="1305509949" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="487891755" name="Picture">
+                  <wp:docPr id="1076612956" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="487891755" name="Picture"/>
+                          <pic:cNvPr id="1076612956" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="908665465" name="Picture">
+                  <wp:docPr id="1057544381" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="908665465" name="Picture"/>
+                          <pic:cNvPr id="1057544381" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="70016694" name="Picture">
+                  <wp:docPr id="1288051819" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="70016694" name="Picture"/>
+                          <pic:cNvPr id="1288051819" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2121037946" name="Picture">
+                  <wp:docPr id="748738326" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2121037946" name="Picture"/>
+                          <pic:cNvPr id="748738326" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="538532930" name="Picture">
+                  <wp:docPr id="2069211397" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="538532930" name="Picture"/>
+                          <pic:cNvPr id="2069211397" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="792583070" name="Picture">
+                        <wp:docPr id="1348746279" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="792583070" name="Picture"/>
+                                <pic:cNvPr id="1348746279" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1650232611" name="Picture">
+                        <wp:docPr id="708416384" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1650232611" name="Picture"/>
+                                <pic:cNvPr id="708416384" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="226490068" name="Picture">
+                        <wp:docPr id="2079753021" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="226490068" name="Picture"/>
+                                <pic:cNvPr id="2079753021" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="298928743" name="Picture">
+                        <wp:docPr id="1856931412" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="298928743" name="Picture"/>
+                                <pic:cNvPr id="1856931412" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1045725507" name="Picture">
+                        <wp:docPr id="482415942" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1045725507" name="Picture"/>
+                                <pic:cNvPr id="482415942" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="376000134" name="Picture">
+                        <wp:docPr id="215001682" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="376000134" name="Picture"/>
+                                <pic:cNvPr id="215001682" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="847785657" name="Picture">
+                        <wp:docPr id="1206712823" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="847785657" name="Picture"/>
+                                <pic:cNvPr id="1206712823" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="536580747" name="Picture">
+                        <wp:docPr id="979493566" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="536580747" name="Picture"/>
+                                <pic:cNvPr id="979493566" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="125158081" name="Picture">
+                        <wp:docPr id="1426013299" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="125158081" name="Picture"/>
+                                <pic:cNvPr id="1426013299" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1323048792" name="Picture">
+                        <wp:docPr id="1457710115" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1323048792" name="Picture"/>
+                                <pic:cNvPr id="1457710115" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="81938281" name="Picture">
+                        <wp:docPr id="1185341258" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="81938281" name="Picture"/>
+                                <pic:cNvPr id="1185341258" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1252762783" name="Picture">
+                        <wp:docPr id="1878586296" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1252762783" name="Picture"/>
+                                <pic:cNvPr id="1878586296" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1254858026" name="Picture">
+                        <wp:docPr id="1636804708" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1254858026" name="Picture"/>
+                                <pic:cNvPr id="1636804708" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="329085988" name="Picture">
+                        <wp:docPr id="1564099592" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="329085988" name="Picture"/>
+                                <pic:cNvPr id="1564099592" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1332563481" name="Picture">
+                        <wp:docPr id="1266861617" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1332563481" name="Picture"/>
+                                <pic:cNvPr id="1266861617" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13287,57 +13287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="82979777" name="Picture">
+                  <wp:docPr id="899821455" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="82979777" name="Picture"/>
+                          <pic:cNvPr id="899821455" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13376,57 +13376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1981207247" name="Picture">
+                  <wp:docPr id="1713569188" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1981207247" name="Picture"/>
+                          <pic:cNvPr id="1713569188" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14020,57 +14020,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2138883375" name="Picture">
+                  <wp:docPr id="328257653" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2138883375" name="Picture"/>
+                          <pic:cNvPr id="328257653" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15234,50 +15234,93 @@
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="9"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="3098800" cy="2070100"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="1556754955" name="Picture">
+</wp:docPr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1556754955" name="Picture"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="img_0_2_15.jpg"/>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect l="0" t="0" r="409" b="0"/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm rot="0">
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="3098800" cy="2070100"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect"/>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
@@ -15308,57 +15351,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1673910157" name="Picture">
+                  <wp:docPr id="1169739231" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1673910157" name="Picture"/>
+                          <pic:cNvPr id="1169739231" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16687,57 +16730,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="156077511" name="Picture">
+                  <wp:docPr id="1319903347" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="156077511" name="Picture"/>
+                          <pic:cNvPr id="1319903347" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17812,57 +17855,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2037521832" name="Picture">
+                        <wp:docPr id="2134993736" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2037521832" name="Picture"/>
+                                <pic:cNvPr id="2134993736" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18715,57 +18758,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="364678241" name="Picture">
+                        <wp:docPr id="1276021388" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="364678241" name="Picture"/>
+                                <pic:cNvPr id="1276021388" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20323,57 +20366,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1047519084" name="Picture">
+                  <wp:docPr id="264643770" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1047519084" name="Picture"/>
+                          <pic:cNvPr id="264643770" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20412,57 +20455,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1870878929" name="Picture">
+                  <wp:docPr id="918966983" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1870878929" name="Picture"/>
+                          <pic:cNvPr id="918966983" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21056,57 +21099,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="506273476" name="Picture">
+                  <wp:docPr id="245687417" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="506273476" name="Picture"/>
+                          <pic:cNvPr id="245687417" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22040,50 +22083,93 @@
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="9"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="3098800" cy="2070100"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="1037625222" name="Picture">
+</wp:docPr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1037625222" name="Picture"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="img_0_3_14.jpg"/>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect l="0" t="0" r="409" b="0"/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm rot="0">
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="3098800" cy="2070100"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect"/>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
@@ -22114,57 +22200,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="882321592" name="Picture">
+                  <wp:docPr id="1040257226" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="882321592" name="Picture"/>
+                          <pic:cNvPr id="1040257226" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23495,57 +23581,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1280472917" name="Picture">
+                  <wp:docPr id="68547454" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1280472917" name="Picture"/>
+                          <pic:cNvPr id="68547454" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24638,57 +24724,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1150157634" name="Picture">
+                        <wp:docPr id="1693026569" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1150157634" name="Picture"/>
+                                <pic:cNvPr id="1693026569" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26027,57 +26113,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="465124441" name="Picture">
+                  <wp:docPr id="1330387177" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="465124441" name="Picture"/>
+                          <pic:cNvPr id="1330387177" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26116,57 +26202,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1355691183" name="Picture">
+                  <wp:docPr id="1599863969" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1355691183" name="Picture"/>
+                          <pic:cNvPr id="1599863969" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26760,57 +26846,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="902927122" name="Picture">
+                  <wp:docPr id="1880886204" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="902927122" name="Picture"/>
+                          <pic:cNvPr id="1880886204" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27744,50 +27830,93 @@
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="9"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="3098800" cy="2070100"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="345189016" name="Picture">
+</wp:docPr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="345189016" name="Picture"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="img_0_4_14.jpg"/>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect l="0" t="0" r="409" b="0"/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm rot="0">
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="3098800" cy="2070100"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect"/>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
@@ -27818,57 +27947,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1271059617" name="Picture">
+                  <wp:docPr id="1939837744" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1271059617" name="Picture"/>
+                          <pic:cNvPr id="1939837744" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29195,57 +29324,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="855345403" name="Picture">
+                  <wp:docPr id="380924654" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="855345403" name="Picture"/>
+                          <pic:cNvPr id="380924654" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30338,57 +30467,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1448042972" name="Picture">
+                        <wp:docPr id="1010750035" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1448042972" name="Picture"/>
+                                <pic:cNvPr id="1010750035" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31699,57 +31828,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="941459390" name="Picture">
+                  <wp:docPr id="153674808" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="941459390" name="Picture"/>
+                          <pic:cNvPr id="153674808" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31788,57 +31917,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1578402457" name="Picture">
+                  <wp:docPr id="2068794795" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1578402457" name="Picture"/>
+                          <pic:cNvPr id="2068794795" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32432,57 +32561,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1840702410" name="Picture">
+                  <wp:docPr id="1706691525" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1840702410" name="Picture"/>
+                          <pic:cNvPr id="1706691525" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33416,50 +33545,93 @@
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="9"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="3098800" cy="2070100"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="502717839" name="Picture">
+</wp:docPr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="502717839" name="Picture"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="img_0_5_14.jpg"/>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect l="0" t="0" r="409" b="0"/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm rot="0">
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="3098800" cy="2070100"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect"/>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
@@ -33490,57 +33662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="883310342" name="Picture">
+                  <wp:docPr id="422312279" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="883310342" name="Picture"/>
+                          <pic:cNvPr id="422312279" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34867,57 +35039,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="227305555" name="Picture">
+                  <wp:docPr id="1878615967" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="227305555" name="Picture"/>
+                          <pic:cNvPr id="1878615967" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36010,57 +36182,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1503987529" name="Picture">
+                        <wp:docPr id="845864207" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1503987529" name="Picture"/>
+                                <pic:cNvPr id="845864207" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37368,57 +37540,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="923083486" name="Picture">
+                  <wp:docPr id="369856834" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="923083486" name="Picture"/>
+                          <pic:cNvPr id="369856834" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37457,57 +37629,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="111428789" name="Picture">
+                  <wp:docPr id="1239016591" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="111428789" name="Picture"/>
+                          <pic:cNvPr id="1239016591" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38080,57 +38252,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="385141076" name="Picture">
+                  <wp:docPr id="2008899022" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="385141076" name="Picture"/>
+                          <pic:cNvPr id="2008899022" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38983,50 +39155,93 @@
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="7"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="3098800" cy="2070100"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="177369663" name="Picture">
+</wp:docPr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="177369663" name="Picture"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="img_0_6_11.jpg"/>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect l="0" t="0" r="409" b="0"/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm rot="0">
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="3098800" cy="2070100"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect"/>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
@@ -39057,57 +39272,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1832679555" name="Picture">
+                  <wp:docPr id="1054940946" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1832679555" name="Picture"/>
+                          <pic:cNvPr id="1054940946" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40380,57 +40595,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1433689342" name="Picture">
+                  <wp:docPr id="1123874247" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1433689342" name="Picture"/>
+                          <pic:cNvPr id="1123874247" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41015,57 +41230,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1535299251" name="Picture">
+                  <wp:docPr id="1960012549" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1535299251" name="Picture"/>
+                          <pic:cNvPr id="1960012549" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41086,57 +41301,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1874665168" name="Picture">
+                  <wp:docPr id="257449133" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1874665168" name="Picture"/>
+                          <pic:cNvPr id="257449133" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41500,57 +41715,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="121008385" name="Picture">
+                  <wp:docPr id="1715576485" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="121008385" name="Picture"/>
+                          <pic:cNvPr id="1715576485" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42285,63 +42500,68 @@
  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
  <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
  <Relationship Id="header1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/>
  <Relationship Id="img_0_0_0.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_0.png"/>
  <Relationship Id="img_0_0_4.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_4.png"/>
  <Relationship Id="img_0_0_1_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_1_1.png"/>
  <Relationship Id="img_0_0_10.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_10.png"/>
  <Relationship Id="img_0_0_8.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_8.png"/>
  <Relationship Id="img_0_1_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_2.png"/>
  <Relationship Id="img_0_1_4.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_4.png"/>
  <Relationship Id="img_0_1_6_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_1.png"/>
  <Relationship Id="img_0_1_6_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_3.png"/>
  <Relationship Id="img_0_1_6_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_2.png"/>
  <Relationship Id="img_0_1_7_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_1.png"/>
  <Relationship Id="img_0_1_7_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_3.png"/>
  <Relationship Id="img_0_1_7_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_2.png"/>
  <Relationship Id="img_0_1_8_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_1.png"/>
  <Relationship Id="img_0_1_8_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_3.png"/>
  <Relationship Id="img_0_1_8_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_2.png"/>
  <Relationship Id="img_0_1_9_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_9_1.png"/>
  <Relationship Id="img_0_1_9_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_9_3.png"/>
  <Relationship Id="img_0_1_9_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_9_2.png"/>
  <Relationship Id="img_0_1_11_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_11_1.png"/>
  <Relationship Id="img_0_1_11_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_11_3.png"/>
  <Relationship Id="img_0_1_11_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_11_2.png"/>
+ <Relationship Id="img_0_2_15.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_15.jpg"/>
  <Relationship Id="img_0_2_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_7.png"/>
  <Relationship Id="img_0_2_14.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_14.png"/>
  <Relationship Id="img_0_2_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_12_2.png"/>
  <Relationship Id="img_0_2_13_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_13_2.png"/>
+ <Relationship Id="img_0_3_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_14.jpg"/>
  <Relationship Id="img_0_3_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_7.png"/>
  <Relationship Id="img_0_3_13.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_13.jpg"/>
  <Relationship Id="img_0_3_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_12_2.png"/>
+ <Relationship Id="img_0_4_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_14.jpg"/>
  <Relationship Id="img_0_4_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_7.png"/>
  <Relationship Id="img_0_4_13.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_13.png"/>
  <Relationship Id="img_0_4_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_12_2.png"/>
+ <Relationship Id="img_0_5_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_5_14.jpg"/>
  <Relationship Id="img_0_5_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_5_7.png"/>
  <Relationship Id="img_0_5_13.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_5_13.png"/>
  <Relationship Id="img_0_5_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_5_12_2.png"/>
+ <Relationship Id="img_0_6_11.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_11.jpg"/>
  <Relationship Id="img_0_6_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_7.png"/>
  <Relationship Id="img_0_6_10.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_10.png"/>
 </Relationships>
 
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 </Relationships>
 
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 </Relationships>
 
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>JasperReports Library version 6.21.3-4a3078d20785ebe464f18037d738d12fc98c13cf</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>