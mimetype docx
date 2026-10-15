--- v0 (2026-08-18)
+++ v1 (2026-10-15)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1984763201" name="Picture">
+                  <wp:docPr id="2096262663" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1984763201" name="Picture"/>
+                          <pic:cNvPr id="2096262663" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1636315202" name="Picture">
+                  <wp:docPr id="1635824553" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1636315202" name="Picture"/>
+                          <pic:cNvPr id="1635824553" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1999684194" name="Picture">
+                        <wp:docPr id="597072987" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1999684194" name="Picture"/>
+                                <pic:cNvPr id="597072987" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1282611945" name="Picture">
+                  <wp:docPr id="834636142" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1282611945" name="Picture"/>
+                          <pic:cNvPr id="834636142" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="143987066" name="Picture">
+                  <wp:docPr id="66293787" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="143987066" name="Picture"/>
+                          <pic:cNvPr id="66293787" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2140228586" name="Picture">
+                  <wp:docPr id="1139919826" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2140228586" name="Picture"/>
+                          <pic:cNvPr id="1139919826" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="601722264" name="Picture">
+                  <wp:docPr id="2141756530" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="601722264" name="Picture"/>
+                          <pic:cNvPr id="2141756530" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="844532063" name="Picture">
+                  <wp:docPr id="634366034" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="844532063" name="Picture"/>
+                          <pic:cNvPr id="634366034" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="170395524" name="Picture">
+                        <wp:docPr id="1229326102" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="170395524" name="Picture"/>
+                                <pic:cNvPr id="1229326102" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="570115582" name="Picture">
+                        <wp:docPr id="703231381" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="570115582" name="Picture"/>
+                                <pic:cNvPr id="703231381" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="114289025" name="Picture">
+                        <wp:docPr id="1712171483" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="114289025" name="Picture"/>
+                                <pic:cNvPr id="1712171483" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="857125667" name="Picture">
+                        <wp:docPr id="49041010" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="857125667" name="Picture"/>
+                                <pic:cNvPr id="49041010" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="943020061" name="Picture">
+                        <wp:docPr id="1929144934" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="943020061" name="Picture"/>
+                                <pic:cNvPr id="1929144934" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="236926091" name="Picture">
+                        <wp:docPr id="814853308" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="236926091" name="Picture"/>
+                                <pic:cNvPr id="814853308" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2080910894" name="Picture">
+                        <wp:docPr id="1603243641" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2080910894" name="Picture"/>
+                                <pic:cNvPr id="1603243641" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="978272059" name="Picture">
+                        <wp:docPr id="1283325418" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="978272059" name="Picture"/>
+                                <pic:cNvPr id="1283325418" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1564938818" name="Picture">
+                        <wp:docPr id="1949398040" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1564938818" name="Picture"/>
+                                <pic:cNvPr id="1949398040" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1678909924" name="Picture">
+                        <wp:docPr id="1915787864" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1678909924" name="Picture"/>
+                                <pic:cNvPr id="1915787864" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="969444949" name="Picture">
+                        <wp:docPr id="440779613" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="969444949" name="Picture"/>
+                                <pic:cNvPr id="440779613" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="947190900" name="Picture">
+                        <wp:docPr id="1622262071" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="947190900" name="Picture"/>
+                                <pic:cNvPr id="1622262071" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1365641528" name="Picture">
+                  <wp:docPr id="1076698142" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1365641528" name="Picture"/>
+                          <pic:cNvPr id="1076698142" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1163474196" name="Picture">
+                  <wp:docPr id="604478371" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1163474196" name="Picture"/>
+                          <pic:cNvPr id="604478371" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1076756901" name="Picture">
+                  <wp:docPr id="2141360711" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1076756901" name="Picture"/>
+                          <pic:cNvPr id="2141360711" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="929399577" name="Picture">
+                  <wp:docPr id="756778829" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="929399577" name="Picture"/>
+                          <pic:cNvPr id="756778829" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2029037635" name="Picture">
+                  <wp:docPr id="398590225" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2029037635" name="Picture"/>
+                          <pic:cNvPr id="398590225" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="558546457" name="Picture">
+                  <wp:docPr id="984652957" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="558546457" name="Picture"/>
+                          <pic:cNvPr id="984652957" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1089286184" name="Picture">
+                        <wp:docPr id="2000576926" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1089286184" name="Picture"/>
+                                <pic:cNvPr id="2000576926" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1122927731" name="Picture">
+                  <wp:docPr id="415382098" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1122927731" name="Picture"/>
+                          <pic:cNvPr id="415382098" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="38086562" name="Picture">
+                  <wp:docPr id="2058474958" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="38086562" name="Picture"/>
+                          <pic:cNvPr id="2058474958" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="721435570" name="Picture">
+                  <wp:docPr id="2122807703" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="721435570" name="Picture"/>
+                          <pic:cNvPr id="2122807703" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="282970673" name="Picture">
+                  <wp:docPr id="1003912061" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="282970673" name="Picture"/>
+                          <pic:cNvPr id="1003912061" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="911774831" name="Picture">
+                  <wp:docPr id="1960230138" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="911774831" name="Picture"/>
+                          <pic:cNvPr id="1960230138" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="214918779" name="Picture">
+                  <wp:docPr id="694027984" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="214918779" name="Picture"/>
+                          <pic:cNvPr id="694027984" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21941,57 +21941,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="364283100" name="Picture">
+                        <wp:docPr id="132348223" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="364283100" name="Picture"/>
+                                <pic:cNvPr id="132348223" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -23350,57 +23350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="694540582" name="Picture">
+                  <wp:docPr id="322169764" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="694540582" name="Picture"/>
+                          <pic:cNvPr id="322169764" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23439,57 +23439,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="615322108" name="Picture">
+                  <wp:docPr id="1104908869" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="615322108" name="Picture"/>
+                          <pic:cNvPr id="1104908869" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24119,57 +24119,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="612396295" name="Picture">
+                  <wp:docPr id="212207850" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="612396295" name="Picture"/>
+                          <pic:cNvPr id="212207850" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25180,57 +25180,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1941076225" name="Picture">
+                  <wp:docPr id="1330716139" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1941076225" name="Picture"/>
+                          <pic:cNvPr id="1330716139" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25283,57 +25283,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1635121324" name="Picture">
+                  <wp:docPr id="221723992" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1635121324" name="Picture"/>
+                          <pic:cNvPr id="221723992" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26741,57 +26741,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="815060958" name="Picture">
+                  <wp:docPr id="997402389" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="815060958" name="Picture"/>
+                          <pic:cNvPr id="997402389" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27938,57 +27938,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="990092670" name="Picture">
+                        <wp:docPr id="475791985" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="990092670" name="Picture"/>
+                                <pic:cNvPr id="475791985" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30108,57 +30108,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="78880401" name="Picture">
+                  <wp:docPr id="1643560600" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="78880401" name="Picture"/>
+                          <pic:cNvPr id="1643560600" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30197,57 +30197,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="609881702" name="Picture">
+                  <wp:docPr id="1192432510" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="609881702" name="Picture"/>
+                          <pic:cNvPr id="1192432510" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30841,57 +30841,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="51748862" name="Picture">
+                  <wp:docPr id="992009831" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="51748862" name="Picture"/>
+                          <pic:cNvPr id="992009831" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31839,57 +31839,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1655875517" name="Picture">
+                  <wp:docPr id="1184998511" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1655875517" name="Picture"/>
+                          <pic:cNvPr id="1184998511" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31942,57 +31942,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1890899948" name="Picture">
+                  <wp:docPr id="915551961" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1890899948" name="Picture"/>
+                          <pic:cNvPr id="915551961" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33319,57 +33319,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="303174117" name="Picture">
+                  <wp:docPr id="1250483392" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="303174117" name="Picture"/>
+                          <pic:cNvPr id="1250483392" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34462,57 +34462,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1791308492" name="Picture">
+                        <wp:docPr id="1122775124" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1791308492" name="Picture"/>
+                                <pic:cNvPr id="1122775124" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35683,57 +35683,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1750764360" name="Picture">
+                  <wp:docPr id="1317968405" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1750764360" name="Picture"/>
+                          <pic:cNvPr id="1317968405" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35754,57 +35754,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1364425184" name="Picture">
+                  <wp:docPr id="2068695757" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1364425184" name="Picture"/>
+                          <pic:cNvPr id="2068695757" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36168,57 +36168,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="292439092" name="Picture">
+                  <wp:docPr id="738843711" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="292439092" name="Picture"/>
+                          <pic:cNvPr id="738843711" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>