--- v0 (2026-08-18)
+++ v1 (2026-10-18)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="625440072" name="Picture">
+                  <wp:docPr id="361927519" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="625440072" name="Picture"/>
+                          <pic:cNvPr id="361927519" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="975852024" name="Picture">
+                  <wp:docPr id="592733772" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="975852024" name="Picture"/>
+                          <pic:cNvPr id="592733772" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="876257449" name="Picture">
+                        <wp:docPr id="1145092584" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="876257449" name="Picture"/>
+                                <pic:cNvPr id="1145092584" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1790202568" name="Picture">
+                  <wp:docPr id="1604587139" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1790202568" name="Picture"/>
+                          <pic:cNvPr id="1604587139" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="802661352" name="Picture">
+                  <wp:docPr id="1639939033" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="802661352" name="Picture"/>
+                          <pic:cNvPr id="1639939033" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1186847857" name="Picture">
+                  <wp:docPr id="1205203393" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1186847857" name="Picture"/>
+                          <pic:cNvPr id="1205203393" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1721888705" name="Picture">
+                  <wp:docPr id="1650851011" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1721888705" name="Picture"/>
+                          <pic:cNvPr id="1650851011" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1938187026" name="Picture">
+                  <wp:docPr id="249783624" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1938187026" name="Picture"/>
+                          <pic:cNvPr id="249783624" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="114380142" name="Picture">
+                        <wp:docPr id="283567033" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="114380142" name="Picture"/>
+                                <pic:cNvPr id="283567033" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="78420871" name="Picture">
+                        <wp:docPr id="1972137144" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="78420871" name="Picture"/>
+                                <pic:cNvPr id="1972137144" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1672352026" name="Picture">
+                        <wp:docPr id="426815856" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1672352026" name="Picture"/>
+                                <pic:cNvPr id="426815856" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1953609806" name="Picture">
+                        <wp:docPr id="834044007" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1953609806" name="Picture"/>
+                                <pic:cNvPr id="834044007" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1012855538" name="Picture">
+                        <wp:docPr id="1743787687" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1012855538" name="Picture"/>
+                                <pic:cNvPr id="1743787687" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2116513797" name="Picture">
+                        <wp:docPr id="979850124" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2116513797" name="Picture"/>
+                                <pic:cNvPr id="979850124" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1053717772" name="Picture">
+                        <wp:docPr id="1238067407" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1053717772" name="Picture"/>
+                                <pic:cNvPr id="1238067407" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="247660093" name="Picture">
+                        <wp:docPr id="1505665345" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="247660093" name="Picture"/>
+                                <pic:cNvPr id="1505665345" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1043051755" name="Picture">
+                        <wp:docPr id="1640528950" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1043051755" name="Picture"/>
+                                <pic:cNvPr id="1640528950" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1074799624" name="Picture">
+                        <wp:docPr id="822912786" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1074799624" name="Picture"/>
+                                <pic:cNvPr id="822912786" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="592289128" name="Picture">
+                        <wp:docPr id="650107617" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="592289128" name="Picture"/>
+                                <pic:cNvPr id="650107617" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10782,57 +10782,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="428030378" name="Picture">
+                        <wp:docPr id="925701896" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="428030378" name="Picture"/>
+                                <pic:cNvPr id="925701896" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11646,57 +11646,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="706692305" name="Picture">
+                  <wp:docPr id="792888263" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="706692305" name="Picture"/>
+                          <pic:cNvPr id="792888263" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11735,57 +11735,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1856819289" name="Picture">
+                  <wp:docPr id="1757288293" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1856819289" name="Picture"/>
+                          <pic:cNvPr id="1757288293" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12379,57 +12379,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2011867341" name="Picture">
+                  <wp:docPr id="605469625" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2011867341" name="Picture"/>
+                          <pic:cNvPr id="605469625" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13607,57 +13607,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2035049846" name="Picture">
+                  <wp:docPr id="1840080827" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2035049846" name="Picture"/>
+                          <pic:cNvPr id="1840080827" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_16.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13710,57 +13710,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="641230491" name="Picture">
+                  <wp:docPr id="1681420998" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="641230491" name="Picture"/>
+                          <pic:cNvPr id="1681420998" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15626,57 +15626,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1295400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="255516797" name="Picture">
+                  <wp:docPr id="861152593" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="255516797" name="Picture"/>
+                          <pic:cNvPr id="861152593" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1295400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16798,57 +16798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="400655026" name="Picture">
+                        <wp:docPr id="927028667" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="400655026" name="Picture"/>
+                                <pic:cNvPr id="927028667" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18361,57 +18361,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1574977676" name="Picture">
+                  <wp:docPr id="1105709216" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1574977676" name="Picture"/>
+                          <pic:cNvPr id="1105709216" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18441,57 +18441,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="446593684" name="Picture">
+                  <wp:docPr id="2134939462" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="446593684" name="Picture"/>
+                          <pic:cNvPr id="2134939462" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18986,57 +18986,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1612816058" name="Picture">
+                  <wp:docPr id="826570592" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1612816058" name="Picture"/>
+                          <pic:cNvPr id="826570592" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20982,57 +20982,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1224265242" name="Picture">
+                  <wp:docPr id="1303631519" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1224265242" name="Picture"/>
+                          <pic:cNvPr id="1303631519" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21071,57 +21071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="616582641" name="Picture">
+                  <wp:docPr id="1600014142" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="616582641" name="Picture"/>
+                          <pic:cNvPr id="1600014142" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21715,57 +21715,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1582487567" name="Picture">
+                  <wp:docPr id="1777390142" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1582487567" name="Picture"/>
+                          <pic:cNvPr id="1777390142" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22713,57 +22713,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1798831085" name="Picture">
+                  <wp:docPr id="2078209994" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1798831085" name="Picture"/>
+                          <pic:cNvPr id="2078209994" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22816,57 +22816,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1711705551" name="Picture">
+                  <wp:docPr id="897818195" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1711705551" name="Picture"/>
+                          <pic:cNvPr id="897818195" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24195,57 +24195,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1763922946" name="Picture">
+                  <wp:docPr id="1725166063" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1763922946" name="Picture"/>
+                          <pic:cNvPr id="1725166063" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25320,57 +25320,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="341855825" name="Picture">
+                        <wp:docPr id="359245822" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="341855825" name="Picture"/>
+                                <pic:cNvPr id="359245822" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26673,57 +26673,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="308025937" name="Picture">
+                  <wp:docPr id="2139602758" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="308025937" name="Picture"/>
+                          <pic:cNvPr id="2139602758" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26762,57 +26762,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1727952606" name="Picture">
+                  <wp:docPr id="711994681" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1727952606" name="Picture"/>
+                          <pic:cNvPr id="711994681" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27406,57 +27406,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1895476886" name="Picture">
+                  <wp:docPr id="1929263582" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1895476886" name="Picture"/>
+                          <pic:cNvPr id="1929263582" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28404,57 +28404,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1800040398" name="Picture">
+                  <wp:docPr id="255172705" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1800040398" name="Picture"/>
+                          <pic:cNvPr id="255172705" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28507,57 +28507,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="988174945" name="Picture">
+                  <wp:docPr id="915937945" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="988174945" name="Picture"/>
+                          <pic:cNvPr id="915937945" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29888,57 +29888,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="79684003" name="Picture">
+                  <wp:docPr id="836888363" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="79684003" name="Picture"/>
+                          <pic:cNvPr id="836888363" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31031,57 +31031,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="65812310" name="Picture">
+                        <wp:docPr id="1734569369" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="65812310" name="Picture"/>
+                                <pic:cNvPr id="1734569369" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32420,57 +32420,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2015718513" name="Picture">
+                  <wp:docPr id="1501894369" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2015718513" name="Picture"/>
+                          <pic:cNvPr id="1501894369" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32509,57 +32509,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="873221233" name="Picture">
+                  <wp:docPr id="1461362636" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="873221233" name="Picture"/>
+                          <pic:cNvPr id="1461362636" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33153,57 +33153,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1608553489" name="Picture">
+                  <wp:docPr id="1751885725" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1608553489" name="Picture"/>
+                          <pic:cNvPr id="1751885725" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34151,57 +34151,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2086211986" name="Picture">
+                  <wp:docPr id="127359722" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2086211986" name="Picture"/>
+                          <pic:cNvPr id="127359722" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34254,57 +34254,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="476308333" name="Picture">
+                  <wp:docPr id="509687585" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="476308333" name="Picture"/>
+                          <pic:cNvPr id="509687585" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35631,57 +35631,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="523478466" name="Picture">
+                  <wp:docPr id="673204468" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="523478466" name="Picture"/>
+                          <pic:cNvPr id="673204468" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36774,57 +36774,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="789655331" name="Picture">
+                        <wp:docPr id="321159619" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="789655331" name="Picture"/>
+                                <pic:cNvPr id="321159619" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37995,57 +37995,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="764318390" name="Picture">
+                  <wp:docPr id="971574459" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="764318390" name="Picture"/>
+                          <pic:cNvPr id="971574459" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38066,57 +38066,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1932932224" name="Picture">
+                  <wp:docPr id="2064902562" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1932932224" name="Picture"/>
+                          <pic:cNvPr id="2064902562" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38480,57 +38480,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1350134212" name="Picture">
+                  <wp:docPr id="504203999" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1350134212" name="Picture"/>
+                          <pic:cNvPr id="504203999" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>