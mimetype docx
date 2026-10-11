--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="293020028" name="Picture">
+                  <wp:docPr id="1190459248" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="293020028" name="Picture"/>
+                          <pic:cNvPr id="1190459248" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1246738265" name="Picture">
+                  <wp:docPr id="1666255278" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1246738265" name="Picture"/>
+                          <pic:cNvPr id="1666255278" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="558059312" name="Picture">
+                        <wp:docPr id="1817010348" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="558059312" name="Picture"/>
+                                <pic:cNvPr id="1817010348" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="666588215" name="Picture">
+                  <wp:docPr id="2133174255" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="666588215" name="Picture"/>
+                          <pic:cNvPr id="2133174255" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1651680160" name="Picture">
+                  <wp:docPr id="1569919448" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1651680160" name="Picture"/>
+                          <pic:cNvPr id="1569919448" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1418866023" name="Picture">
+                  <wp:docPr id="1568844765" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1418866023" name="Picture"/>
+                          <pic:cNvPr id="1568844765" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1454892727" name="Picture">
+                  <wp:docPr id="107234983" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1454892727" name="Picture"/>
+                          <pic:cNvPr id="107234983" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="71185060" name="Picture">
+                  <wp:docPr id="35058049" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="71185060" name="Picture"/>
+                          <pic:cNvPr id="35058049" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1893157446" name="Picture">
+                        <wp:docPr id="1484549862" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1893157446" name="Picture"/>
+                                <pic:cNvPr id="1484549862" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1076948880" name="Picture">
+                        <wp:docPr id="783558457" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1076948880" name="Picture"/>
+                                <pic:cNvPr id="783558457" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2032824825" name="Picture">
+                        <wp:docPr id="175138178" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2032824825" name="Picture"/>
+                                <pic:cNvPr id="175138178" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1684528816" name="Picture">
+                        <wp:docPr id="506860448" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1684528816" name="Picture"/>
+                                <pic:cNvPr id="506860448" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2142796816" name="Picture">
+                        <wp:docPr id="1645738972" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2142796816" name="Picture"/>
+                                <pic:cNvPr id="1645738972" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1970912236" name="Picture">
+                        <wp:docPr id="1709027039" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1970912236" name="Picture"/>
+                                <pic:cNvPr id="1709027039" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1544865815" name="Picture">
+                        <wp:docPr id="1045651648" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1544865815" name="Picture"/>
+                                <pic:cNvPr id="1045651648" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="133642839" name="Picture">
+                        <wp:docPr id="1114225188" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="133642839" name="Picture"/>
+                                <pic:cNvPr id="1114225188" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1474842365" name="Picture">
+                        <wp:docPr id="1765291012" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1474842365" name="Picture"/>
+                                <pic:cNvPr id="1765291012" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="772782119" name="Picture">
+                        <wp:docPr id="1699607988" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="772782119" name="Picture"/>
+                                <pic:cNvPr id="1699607988" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1553750220" name="Picture">
+                        <wp:docPr id="94310607" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1553750220" name="Picture"/>
+                                <pic:cNvPr id="94310607" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="549112481" name="Picture">
+                        <wp:docPr id="2089095971" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="549112481" name="Picture"/>
+                                <pic:cNvPr id="2089095971" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="925444043" name="Picture">
+                        <wp:docPr id="1038187532" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="925444043" name="Picture"/>
+                                <pic:cNvPr id="1038187532" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="185876249" name="Picture">
+                        <wp:docPr id="395003200" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="185876249" name="Picture"/>
+                                <pic:cNvPr id="395003200" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="574330733" name="Picture">
+                        <wp:docPr id="828418873" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="574330733" name="Picture"/>
+                                <pic:cNvPr id="828418873" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1218762443" name="Picture">
+                  <wp:docPr id="1530336540" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1218762443" name="Picture"/>
+                          <pic:cNvPr id="1530336540" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1620966576" name="Picture">
+                  <wp:docPr id="1550528111" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1620966576" name="Picture"/>
+                          <pic:cNvPr id="1550528111" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="643182097" name="Picture">
+                  <wp:docPr id="183515654" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="643182097" name="Picture"/>
+                          <pic:cNvPr id="183515654" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="460436844" name="Picture">
+                  <wp:docPr id="1813808310" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="460436844" name="Picture"/>
+                          <pic:cNvPr id="1813808310" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="517859831" name="Picture">
+                  <wp:docPr id="1869519689" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="517859831" name="Picture"/>
+                          <pic:cNvPr id="1869519689" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1911032513" name="Picture">
+                  <wp:docPr id="938769012" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1911032513" name="Picture"/>
+                          <pic:cNvPr id="938769012" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="632505542" name="Picture">
+                        <wp:docPr id="1045813917" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="632505542" name="Picture"/>
+                                <pic:cNvPr id="1045813917" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1775373726" name="Picture">
+                  <wp:docPr id="903614620" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1775373726" name="Picture"/>
+                          <pic:cNvPr id="903614620" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1171439531" name="Picture">
+                  <wp:docPr id="1101125494" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1171439531" name="Picture"/>
+                          <pic:cNvPr id="1101125494" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2063091363" name="Picture">
+                  <wp:docPr id="1370516717" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2063091363" name="Picture"/>
+                          <pic:cNvPr id="1370516717" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1192268187" name="Picture">
+                  <wp:docPr id="129521089" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1192268187" name="Picture"/>
+                          <pic:cNvPr id="129521089" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="920603706" name="Picture">
+                  <wp:docPr id="1144960865" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="920603706" name="Picture"/>
+                          <pic:cNvPr id="1144960865" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1697624928" name="Picture">
+                  <wp:docPr id="1515055430" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1697624928" name="Picture"/>
+                          <pic:cNvPr id="1515055430" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="232228982" name="Picture">
+                        <wp:docPr id="1987633915" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="232228982" name="Picture"/>
+                                <pic:cNvPr id="1987633915" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24959,57 +24959,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="453024916" name="Picture">
+                  <wp:docPr id="544481591" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="453024916" name="Picture"/>
+                          <pic:cNvPr id="544481591" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25048,57 +25048,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="995410180" name="Picture">
+                  <wp:docPr id="2122639932" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="995410180" name="Picture"/>
+                          <pic:cNvPr id="2122639932" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25728,57 +25728,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="132683342" name="Picture">
+                  <wp:docPr id="1670905163" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="132683342" name="Picture"/>
+                          <pic:cNvPr id="1670905163" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26789,57 +26789,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1806453705" name="Picture">
+                  <wp:docPr id="1831356583" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1806453705" name="Picture"/>
+                          <pic:cNvPr id="1831356583" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_29.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26892,57 +26892,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1871288518" name="Picture">
+                  <wp:docPr id="897577446" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1871288518" name="Picture"/>
+                          <pic:cNvPr id="897577446" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28350,57 +28350,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1570461322" name="Picture">
+                  <wp:docPr id="779979916" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1570461322" name="Picture"/>
+                          <pic:cNvPr id="779979916" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_28.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29547,57 +29547,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="41819263" name="Picture">
+                        <wp:docPr id="1229871584" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="41819263" name="Picture"/>
+                                <pic:cNvPr id="1229871584" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31916,57 +31916,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1185972819" name="Picture">
+                  <wp:docPr id="1380460583" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1185972819" name="Picture"/>
+                          <pic:cNvPr id="1380460583" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32005,57 +32005,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1982858961" name="Picture">
+                  <wp:docPr id="493340049" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1982858961" name="Picture"/>
+                          <pic:cNvPr id="493340049" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32649,57 +32649,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="81752460" name="Picture">
+                  <wp:docPr id="643632772" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="81752460" name="Picture"/>
+                          <pic:cNvPr id="643632772" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33647,57 +33647,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1299316381" name="Picture">
+                  <wp:docPr id="1693937785" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1299316381" name="Picture"/>
+                          <pic:cNvPr id="1693937785" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33750,57 +33750,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="567857567" name="Picture">
+                  <wp:docPr id="1264217659" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="567857567" name="Picture"/>
+                          <pic:cNvPr id="1264217659" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35127,57 +35127,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="934981644" name="Picture">
+                  <wp:docPr id="1365804619" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="934981644" name="Picture"/>
+                          <pic:cNvPr id="1365804619" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36270,57 +36270,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="155268484" name="Picture">
+                        <wp:docPr id="197075755" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="155268484" name="Picture"/>
+                                <pic:cNvPr id="197075755" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37638,57 +37638,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1323016355" name="Picture">
+                  <wp:docPr id="667018039" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1323016355" name="Picture"/>
+                          <pic:cNvPr id="667018039" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37727,57 +37727,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1320571369" name="Picture">
+                  <wp:docPr id="1427450527" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1320571369" name="Picture"/>
+                          <pic:cNvPr id="1427450527" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38359,57 +38359,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1811508225" name="Picture">
+                  <wp:docPr id="1313376266" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1811508225" name="Picture"/>
+                          <pic:cNvPr id="1313376266" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39303,57 +39303,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2092139985" name="Picture">
+                  <wp:docPr id="159343980" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2092139985" name="Picture"/>
+                          <pic:cNvPr id="159343980" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39415,57 +39415,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1728084323" name="Picture">
+                  <wp:docPr id="48135884" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1728084323" name="Picture"/>
+                          <pic:cNvPr id="48135884" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41074,57 +41074,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="117817681" name="Picture">
+                  <wp:docPr id="631339777" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="117817681" name="Picture"/>
+                          <pic:cNvPr id="631339777" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42253,57 +42253,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="68692853" name="Picture">
+                  <wp:docPr id="752024914" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="68692853" name="Picture"/>
+                          <pic:cNvPr id="752024914" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42333,57 +42333,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="901129523" name="Picture">
+                  <wp:docPr id="558066783" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="901129523" name="Picture"/>
+                          <pic:cNvPr id="558066783" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42821,57 +42821,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2015731057" name="Picture">
+                  <wp:docPr id="1157770449" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2015731057" name="Picture"/>
+                          <pic:cNvPr id="1157770449" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>